--- v0 (2025-11-11)
+++ v1 (2026-10-04)
@@ -118,51 +118,51 @@
           <w:tcPr>
             <w:tcW w:w="9713" w:type="dxa"/>
             <w:gridSpan w:val="13"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="77E55588" w14:textId="77777777" w:rsidR="00F24E2A" w:rsidRDefault="00135740" w:rsidP="00F24E2A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="40"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="40"/>
               </w:rPr>
               <w:t>MIKROBIOLÓGIA</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0DCC391D" w14:textId="6ACDD790" w:rsidR="004302E5" w:rsidRPr="00B54CF0" w:rsidRDefault="005F45F3" w:rsidP="00AD028D">
+          <w:p w14:paraId="0DCC391D" w14:textId="05F744E4" w:rsidR="004302E5" w:rsidRPr="00B54CF0" w:rsidRDefault="005F45F3" w:rsidP="00AD028D">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="08E1705E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>denná</w:t>
             </w:r>
             <w:r w:rsidR="00515EC8" w:rsidRPr="08E1705E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>/</w:t>
@@ -175,89 +175,89 @@
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>zimný</w:t>
             </w:r>
             <w:r w:rsidR="00515EC8" w:rsidRPr="08E1705E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>/</w:t>
             </w:r>
             <w:r w:rsidR="009F6826" w:rsidRPr="08E1705E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>202</w:t>
             </w:r>
-            <w:r w:rsidR="51C17A26" w:rsidRPr="08E1705E">
-[...7 lines deleted...]
-              <w:t>5</w:t>
+            <w:r w:rsidR="0077302C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>6</w:t>
             </w:r>
             <w:r w:rsidR="000E5219" w:rsidRPr="08E1705E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>-</w:t>
             </w:r>
             <w:r w:rsidR="00AD028D" w:rsidRPr="08E1705E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
-            <w:r w:rsidR="23FA6A14" w:rsidRPr="08E1705E">
-[...7 lines deleted...]
-              <w:t>6</w:t>
+            <w:r w:rsidR="0077302C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>7</w:t>
             </w:r>
             <w:r w:rsidR="00511F34" w:rsidRPr="08E1705E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>/ 2.</w:t>
             </w:r>
             <w:r w:rsidR="00820E41" w:rsidRPr="08E1705E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00511F34" w:rsidRPr="08E1705E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
@@ -356,51 +356,67 @@
               <w:ind w:left="360"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009521CA">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>p</w:t>
             </w:r>
             <w:r w:rsidR="00135740" w:rsidRPr="009521CA">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">rof. Ing. </w:t>
             </w:r>
             <w:r w:rsidRPr="009521CA">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
-              <w:t>Soňa Javoreková, PhD.</w:t>
+              <w:t xml:space="preserve">Soňa </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="009521CA">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>Javoreková</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="009521CA">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>, PhD.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="004302E5" w:rsidRPr="00B54CF0" w14:paraId="306D7032" w14:textId="77777777" w:rsidTr="510066FF">
         <w:trPr>
           <w:gridAfter w:val="2"/>
           <w:wAfter w:w="8382" w:type="dxa"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9713" w:type="dxa"/>
             <w:gridSpan w:val="13"/>
             <w:shd w:val="clear" w:color="auto" w:fill="B3B3B3"/>
           </w:tcPr>
           <w:p w14:paraId="23F35321" w14:textId="77777777" w:rsidR="004302E5" w:rsidRPr="009521CA" w:rsidRDefault="004302E5" w:rsidP="00EF727A">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009521CA">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -457,239 +473,317 @@
               </w:rPr>
               <w:t>iach</w:t>
             </w:r>
             <w:r w:rsidR="00971B19" w:rsidRPr="009521CA">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="004302E5" w:rsidRPr="00B54CF0" w14:paraId="10A287C9" w14:textId="77777777" w:rsidTr="510066FF">
         <w:trPr>
           <w:gridAfter w:val="2"/>
           <w:wAfter w:w="8382" w:type="dxa"/>
           <w:trHeight w:val="1140"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9713" w:type="dxa"/>
             <w:gridSpan w:val="13"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="695AF272" w14:textId="601BE02A" w:rsidR="000C3DDA" w:rsidRPr="009521CA" w:rsidRDefault="00A038D4" w:rsidP="08E1705E">
-[...9 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:p w14:paraId="1557EFEB" w14:textId="77777777" w:rsidR="00881385" w:rsidRPr="003A34BF" w:rsidRDefault="00A038D4" w:rsidP="00881385">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003A34BF">
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve">Vedenie prednášok: </w:t>
             </w:r>
-            <w:r w:rsidR="00515EC8" w:rsidRPr="08E1705E">
-[...11 lines deleted...]
-                <w:bCs/>
+            <w:r w:rsidR="00515EC8" w:rsidRPr="003A34BF">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve">prof. Ing. S. </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00515EC8" w:rsidRPr="003A34BF">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Javoreková</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00515EC8" w:rsidRPr="003A34BF">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>, PhD.</w:t>
+            </w:r>
+            <w:r w:rsidR="15D2470B" w:rsidRPr="003A34BF">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="008003B7" w:rsidRPr="08E1705E">
-[...3 lines deleted...]
-                <w:bCs/>
+            <w:r w:rsidR="008003B7" w:rsidRPr="003A34BF">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="003A67A6">
-[...10 lines deleted...]
-                <w:b/>
+          </w:p>
+          <w:p w14:paraId="0F51579E" w14:textId="77777777" w:rsidR="003A34BF" w:rsidRPr="003A34BF" w:rsidRDefault="00A038D4" w:rsidP="00881385">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003A34BF">
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Vedenie laboratórnych cvičení:  </w:t>
+            </w:r>
+            <w:r w:rsidR="00D113C3" w:rsidRPr="003A34BF">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>doc.</w:t>
             </w:r>
-            <w:r w:rsidR="007D417C" w:rsidRPr="009521CA">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidR="00D113C3" w:rsidRPr="003A34BF">
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="007D417C" w:rsidRPr="009521CA">
-[...28 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidR="00515EC8" w:rsidRPr="003A34BF">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Ing.</w:t>
+            </w:r>
+            <w:r w:rsidR="00D113C3" w:rsidRPr="003A34BF">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> J</w:t>
+            </w:r>
+            <w:r w:rsidR="00515EC8" w:rsidRPr="003A34BF">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve">. </w:t>
+            </w:r>
+            <w:r w:rsidR="00D113C3" w:rsidRPr="003A34BF">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Maková</w:t>
+            </w:r>
+            <w:r w:rsidR="00515EC8" w:rsidRPr="003A34BF">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>, PhD.</w:t>
+            </w:r>
+            <w:r w:rsidR="00D113C3" w:rsidRPr="003A34BF">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+            <w:r w:rsidR="00A14DF8" w:rsidRPr="003A34BF">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="00515EC8" w:rsidRPr="009521CA">
-[...16 lines deleted...]
-                <w:b/>
+            <w:r w:rsidR="00D113C3" w:rsidRPr="003A34BF">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ing. </w:t>
+            </w:r>
+            <w:r w:rsidR="003A67A6" w:rsidRPr="003A34BF">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Z</w:t>
+            </w:r>
+            <w:r w:rsidR="00D113C3" w:rsidRPr="003A34BF">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve">. </w:t>
             </w:r>
-            <w:r w:rsidR="00D113C3" w:rsidRPr="009521CA">
-[...23 lines deleted...]
-                <w:b/>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="003A67A6" w:rsidRPr="003A34BF">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Barboráková</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00D113C3" w:rsidRPr="003A34BF">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, PhD. </w:t>
+            </w:r>
+            <w:r w:rsidR="00515EC8" w:rsidRPr="003A34BF">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="00D113C3" w:rsidRPr="009521CA">
-[...19 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p w14:paraId="4F0A072B" w14:textId="44CACD22" w:rsidR="005F45F3" w:rsidRPr="009521CA" w:rsidRDefault="003A34BF" w:rsidP="003A34BF">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidR="003A67A6">
-[...4 lines deleted...]
-              <w:t>Barboráková</w:t>
+            <w:r w:rsidRPr="003A34BF">
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Tech</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidR="00D113C3" w:rsidRPr="009521CA">
-[...16 lines deleted...]
-                <w:b/>
+            <w:r w:rsidRPr="003A34BF">
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve">. zabezpečenie </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003A34BF">
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>lab</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="003A34BF">
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>. cvičení</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003A34BF">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> : Ing. Jana Petrová, PhD. a Bc. Henrieta </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003A34BF">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Blaškovičová</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="009308AF" w:rsidRPr="003A34BF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="004302E5" w:rsidRPr="00B54CF0" w14:paraId="1586A723" w14:textId="77777777" w:rsidTr="510066FF">
         <w:trPr>
           <w:gridAfter w:val="2"/>
           <w:wAfter w:w="8382" w:type="dxa"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9713" w:type="dxa"/>
             <w:gridSpan w:val="13"/>
             <w:shd w:val="clear" w:color="auto" w:fill="B3B3B3"/>
           </w:tcPr>
           <w:p w14:paraId="7B669BCA" w14:textId="77777777" w:rsidR="004302E5" w:rsidRPr="009521CA" w:rsidRDefault="004302E5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009521CA">
@@ -992,138 +1086,138 @@
             <w:tcW w:w="3112" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="02EB378F" w14:textId="77777777" w:rsidR="00E70C2A" w:rsidRPr="0072615C" w:rsidRDefault="00E70C2A" w:rsidP="003F7712">
             <w:pPr>
               <w:pStyle w:val="Zkladntext"/>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FF0000"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4262" w:type="dxa"/>
             <w:gridSpan w:val="7"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="62F24959" w14:textId="66ED1556" w:rsidR="00A01BCC" w:rsidRPr="0094792C" w:rsidRDefault="00A01BCC" w:rsidP="08E1705E">
+          <w:p w14:paraId="62F24959" w14:textId="23384A1C" w:rsidR="00A01BCC" w:rsidRPr="0094792C" w:rsidRDefault="00A01BCC" w:rsidP="08E1705E">
             <w:pPr>
               <w:pStyle w:val="Zkladntext"/>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="08E1705E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">    </w:t>
             </w:r>
             <w:r w:rsidR="003F7712" w:rsidRPr="08E1705E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">   </w:t>
             </w:r>
             <w:r w:rsidR="002A171A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">   </w:t>
             </w:r>
             <w:r w:rsidRPr="08E1705E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00104CD2">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">                                </w:t>
             </w:r>
             <w:r w:rsidR="00AD028D" w:rsidRPr="08E1705E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
-            <w:r w:rsidR="3DEDDE1A" w:rsidRPr="08E1705E">
-[...5 lines deleted...]
-              <w:t>3</w:t>
+            <w:r w:rsidR="00F345B1">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>2</w:t>
             </w:r>
             <w:r w:rsidR="00D113C3" w:rsidRPr="08E1705E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
             <w:r w:rsidR="00AD028D" w:rsidRPr="08E1705E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>9.</w:t>
             </w:r>
             <w:r w:rsidR="00A14DF8" w:rsidRPr="08E1705E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>202</w:t>
             </w:r>
-            <w:r w:rsidR="176D18DB" w:rsidRPr="08E1705E">
-[...5 lines deleted...]
-              <w:t>5</w:t>
+            <w:r w:rsidR="00F345B1">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>6</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009D7964" w:rsidRPr="00B54CF0" w14:paraId="12B25E3E" w14:textId="77777777" w:rsidTr="510066FF">
         <w:trPr>
           <w:gridAfter w:val="2"/>
           <w:wAfter w:w="8382" w:type="dxa"/>
           <w:trHeight w:val="332"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9713" w:type="dxa"/>
             <w:gridSpan w:val="13"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="20EC84A3" w14:textId="77777777" w:rsidR="00F24E2A" w:rsidRPr="0094792C" w:rsidRDefault="000E5219" w:rsidP="000E5219">
             <w:pPr>
               <w:pStyle w:val="Zkladntext"/>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:szCs w:val="24"/>
               </w:rPr>
@@ -1183,89 +1277,60 @@
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>taxónov</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidR="009308AF" w:rsidRPr="0094792C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">  v systematike mikroorganizmov</w:t>
             </w:r>
             <w:bookmarkEnd w:id="0"/>
             <w:r w:rsidR="009308AF" w:rsidRPr="0094792C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5A39BBE3" w14:textId="3BB0A46F" w:rsidR="00D113C3" w:rsidRPr="0094792C" w:rsidRDefault="00A7745F" w:rsidP="000E5219">
+          <w:p w14:paraId="5A39BBE3" w14:textId="699BD260" w:rsidR="00D113C3" w:rsidRPr="0094792C" w:rsidRDefault="00D113C3" w:rsidP="000E5219">
             <w:pPr>
               <w:pStyle w:val="Zkladntext"/>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
-[...27 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00C962A0" w:rsidRPr="00B54CF0" w14:paraId="74C4E68F" w14:textId="77777777" w:rsidTr="510066FF">
         <w:trPr>
           <w:gridAfter w:val="2"/>
           <w:wAfter w:w="8382" w:type="dxa"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2339" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1286E0C9" w14:textId="77777777" w:rsidR="00C962A0" w:rsidRPr="00667930" w:rsidRDefault="00C962A0" w:rsidP="00B54CF0">
             <w:pPr>
               <w:pStyle w:val="Zkladntext"/>
               <w:spacing w:after="0"/>
               <w:ind w:left="360"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="FF0000"/>
@@ -1288,288 +1353,245 @@
             <w:tcW w:w="3632" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="41C8F396" w14:textId="77777777" w:rsidR="00C962A0" w:rsidRPr="0094792C" w:rsidRDefault="00C962A0" w:rsidP="003F7712">
             <w:pPr>
               <w:pStyle w:val="Zkladntext"/>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3742" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="640A9DF0" w14:textId="32A03589" w:rsidR="00C962A0" w:rsidRPr="0094792C" w:rsidRDefault="003F7712" w:rsidP="08E1705E">
+          <w:p w14:paraId="640A9DF0" w14:textId="5C3A073F" w:rsidR="00C962A0" w:rsidRPr="0094792C" w:rsidRDefault="003F7712" w:rsidP="08E1705E">
             <w:pPr>
               <w:pStyle w:val="Zkladntext"/>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="08E1705E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">   </w:t>
             </w:r>
             <w:r w:rsidR="00104CD2">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">                                </w:t>
             </w:r>
             <w:r w:rsidR="7A956719" w:rsidRPr="08E1705E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="00CD4B13">
-[...5 lines deleted...]
-              <w:t>7</w:t>
+            <w:r w:rsidR="00881385">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>6</w:t>
             </w:r>
             <w:r w:rsidRPr="08E1705E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
             <w:r w:rsidR="00D113C3" w:rsidRPr="08E1705E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>10</w:t>
             </w:r>
             <w:r w:rsidR="00AD028D" w:rsidRPr="08E1705E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
             <w:r w:rsidR="00A14DF8" w:rsidRPr="08E1705E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>202</w:t>
             </w:r>
-            <w:r w:rsidR="4FD27472" w:rsidRPr="08E1705E">
-[...5 lines deleted...]
-              <w:t>5</w:t>
+            <w:r w:rsidR="0012783B">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>6</w:t>
             </w:r>
             <w:r w:rsidR="00D113C3" w:rsidRPr="08E1705E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="000E5219" w:rsidRPr="08E1705E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">        </w:t>
             </w:r>
             <w:r w:rsidRPr="08E1705E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009D7964" w:rsidRPr="00B54CF0" w14:paraId="42FD523B" w14:textId="77777777" w:rsidTr="510066FF">
         <w:trPr>
           <w:gridAfter w:val="2"/>
           <w:wAfter w:w="8382" w:type="dxa"/>
           <w:trHeight w:val="414"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9713" w:type="dxa"/>
             <w:gridSpan w:val="13"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3587D37D" w14:textId="2EFA28F6" w:rsidR="00491220" w:rsidRPr="0094792C" w:rsidRDefault="006A094A" w:rsidP="08E1705E">
+          <w:p w14:paraId="3587D37D" w14:textId="798112DE" w:rsidR="00491220" w:rsidRPr="0094792C" w:rsidRDefault="006A094A" w:rsidP="08E1705E">
             <w:pPr>
               <w:pStyle w:val="Zarkazkladnhotextu"/>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="08E1705E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>T</w:t>
             </w:r>
             <w:r w:rsidR="00491220" w:rsidRPr="08E1705E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>éma:</w:t>
             </w:r>
             <w:r w:rsidR="00491220" w:rsidRPr="08E1705E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:bookmarkStart w:id="1" w:name="_Hlk145595696"/>
             <w:r w:rsidR="009308AF" w:rsidRPr="08E1705E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Nebunkové organizmy</w:t>
             </w:r>
-            <w:r w:rsidR="005E555C">
-[...14 lines deleted...]
-            </w:r>
             <w:bookmarkEnd w:id="1"/>
-            <w:proofErr w:type="spellStart"/>
-[...7 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidR="00D77B93">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00D113C3" w:rsidRPr="00B54CF0" w14:paraId="0D0B940D" w14:textId="77777777" w:rsidTr="510066FF">
         <w:trPr>
           <w:gridAfter w:val="2"/>
           <w:wAfter w:w="8382" w:type="dxa"/>
           <w:trHeight w:val="97"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9713" w:type="dxa"/>
             <w:gridSpan w:val="13"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0E27B00A" w14:textId="32952BAE" w:rsidR="00D113C3" w:rsidRPr="0094792C" w:rsidRDefault="00DE2F9B" w:rsidP="000E5219">
+          <w:p w14:paraId="0E27B00A" w14:textId="19E29C12" w:rsidR="00D113C3" w:rsidRPr="0094792C" w:rsidRDefault="00D113C3" w:rsidP="000E5219">
             <w:pPr>
               <w:pStyle w:val="Zarkazkladnhotextu"/>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
-[...16 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00C962A0" w:rsidRPr="00B54CF0" w14:paraId="7BEB8787" w14:textId="77777777" w:rsidTr="510066FF">
         <w:trPr>
           <w:gridAfter w:val="2"/>
           <w:wAfter w:w="8382" w:type="dxa"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2167" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="72364C9C" w14:textId="77777777" w:rsidR="00C962A0" w:rsidRPr="00667930" w:rsidRDefault="00C962A0" w:rsidP="00B54CF0">
             <w:pPr>
               <w:pStyle w:val="Zkladntext"/>
               <w:spacing w:after="0"/>
               <w:ind w:left="360"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="FF0000"/>
@@ -1593,285 +1615,259 @@
             <w:gridSpan w:val="6"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="60061E4C" w14:textId="77777777" w:rsidR="00C962A0" w:rsidRPr="00667930" w:rsidRDefault="00C962A0" w:rsidP="00B54CF0">
             <w:pPr>
               <w:pStyle w:val="Zkladntext"/>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="FF0000"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3914" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0E38A825" w14:textId="0402F286" w:rsidR="00C962A0" w:rsidRPr="0094792C" w:rsidRDefault="003F7712" w:rsidP="08E1705E">
+          <w:p w14:paraId="0E38A825" w14:textId="779F2DC4" w:rsidR="00C962A0" w:rsidRPr="0094792C" w:rsidRDefault="003F7712" w:rsidP="08E1705E">
             <w:pPr>
               <w:pStyle w:val="Zkladntext"/>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="08E1705E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">   </w:t>
             </w:r>
             <w:r w:rsidR="67CF8628" w:rsidRPr="08E1705E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">    </w:t>
             </w:r>
             <w:r w:rsidRPr="08E1705E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00104CD2">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">                             </w:t>
             </w:r>
             <w:r w:rsidR="0094792C" w:rsidRPr="08E1705E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
-            <w:r w:rsidR="562C1377" w:rsidRPr="08E1705E">
-[...5 lines deleted...]
-              <w:t>1</w:t>
+            <w:r w:rsidR="00881385">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>0</w:t>
             </w:r>
             <w:r w:rsidR="00D113C3" w:rsidRPr="08E1705E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>.10</w:t>
             </w:r>
             <w:r w:rsidRPr="08E1705E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
             <w:r w:rsidR="00A14DF8" w:rsidRPr="08E1705E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>202</w:t>
             </w:r>
-            <w:r w:rsidR="2F1AE146" w:rsidRPr="08E1705E">
-[...5 lines deleted...]
-              <w:t>5</w:t>
+            <w:r w:rsidR="003A02F9">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>6</w:t>
             </w:r>
             <w:r w:rsidR="000E5219" w:rsidRPr="08E1705E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00AD5E1A" w:rsidRPr="00B54CF0" w14:paraId="37BEE4AB" w14:textId="77777777" w:rsidTr="510066FF">
         <w:trPr>
           <w:gridAfter w:val="2"/>
           <w:wAfter w:w="8382" w:type="dxa"/>
           <w:trHeight w:val="442"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9713" w:type="dxa"/>
             <w:gridSpan w:val="13"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="44FFAC02" w14:textId="526F8B60" w:rsidR="00AD028D" w:rsidRPr="0094792C" w:rsidRDefault="00AD028D" w:rsidP="00AD028D">
+          <w:p w14:paraId="5754C59B" w14:textId="77777777" w:rsidR="009C6BCB" w:rsidRDefault="00AD028D" w:rsidP="00F90127">
             <w:pPr>
               <w:pStyle w:val="Zarkazkladnhotextu"/>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0094792C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Téma:</w:t>
             </w:r>
             <w:r w:rsidRPr="0094792C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
-              <w:t xml:space="preserve"> Charakteristika prokaryotickej bunky</w:t>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00F90127">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0094792C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>Charakteristika prokaryotickej bunky</w:t>
             </w:r>
             <w:r w:rsidR="00AF014A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve"> a </w:t>
             </w:r>
             <w:r w:rsidR="00D177E5">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">zástupcov domény </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidR="00D177E5">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>Bacteria</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidR="00D177E5">
+            <w:r w:rsidR="00F90127">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve"> a </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00F90127">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>Archae</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00F90127">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4B94D5A5" w14:textId="56227E99" w:rsidR="009C6BCB" w:rsidRPr="0094792C" w:rsidRDefault="00D77B93" w:rsidP="00A95F40">
+          <w:p w14:paraId="4B94D5A5" w14:textId="61B8864D" w:rsidR="001D192A" w:rsidRPr="0094792C" w:rsidRDefault="001D192A" w:rsidP="00F90127">
             <w:pPr>
               <w:pStyle w:val="Zarkazkladnhotextu"/>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00DE2F9B">
-[...54 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00C962A0" w:rsidRPr="00B54CF0" w14:paraId="4B979465" w14:textId="77777777" w:rsidTr="510066FF">
         <w:trPr>
           <w:gridAfter w:val="2"/>
           <w:wAfter w:w="8382" w:type="dxa"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2167" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6E3DF60B" w14:textId="77777777" w:rsidR="00C962A0" w:rsidRPr="00667930" w:rsidRDefault="00C962A0" w:rsidP="00B54CF0">
             <w:pPr>
               <w:pStyle w:val="Zkladntext"/>
               <w:spacing w:after="0"/>
               <w:ind w:left="360"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="FF0000"/>
@@ -1894,140 +1890,140 @@
             <w:tcW w:w="3632" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3DEEC669" w14:textId="77777777" w:rsidR="00C962A0" w:rsidRPr="0094792C" w:rsidRDefault="00C962A0" w:rsidP="00B54CF0">
             <w:pPr>
               <w:pStyle w:val="Zkladntext"/>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3914" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6AE62E7B" w14:textId="0ADA0883" w:rsidR="00C962A0" w:rsidRPr="0094792C" w:rsidRDefault="003F7712" w:rsidP="08E1705E">
+          <w:p w14:paraId="6AE62E7B" w14:textId="1FA351D7" w:rsidR="00C962A0" w:rsidRPr="0094792C" w:rsidRDefault="003F7712" w:rsidP="08E1705E">
             <w:pPr>
               <w:pStyle w:val="Zkladntext"/>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="08E1705E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
             <w:r w:rsidR="000C3DDA" w:rsidRPr="08E1705E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
             <w:r w:rsidRPr="08E1705E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00104CD2">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">                                 </w:t>
             </w:r>
             <w:r w:rsidRPr="08E1705E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="7E16DE02" w:rsidRPr="08E1705E">
-[...5 lines deleted...]
-              <w:t>4</w:t>
+            <w:r w:rsidR="003A02F9">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>3</w:t>
             </w:r>
             <w:r w:rsidR="00D113C3" w:rsidRPr="08E1705E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>.11</w:t>
             </w:r>
             <w:r w:rsidRPr="08E1705E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
             <w:r w:rsidR="00A14DF8" w:rsidRPr="08E1705E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>202</w:t>
             </w:r>
-            <w:r w:rsidR="2D01ED61" w:rsidRPr="08E1705E">
-[...5 lines deleted...]
-              <w:t>5</w:t>
+            <w:r w:rsidR="003A02F9">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>6</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00AD5E1A" w:rsidRPr="00B54CF0" w14:paraId="464A60A3" w14:textId="77777777" w:rsidTr="510066FF">
         <w:trPr>
           <w:gridAfter w:val="2"/>
           <w:wAfter w:w="8382" w:type="dxa"/>
           <w:trHeight w:val="787"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9713" w:type="dxa"/>
             <w:gridSpan w:val="13"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2400268A" w14:textId="1177AE8C" w:rsidR="00AD028D" w:rsidRPr="0094792C" w:rsidRDefault="00AD028D" w:rsidP="00AD028D">
             <w:pPr>
               <w:pStyle w:val="Zkladntext"/>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:szCs w:val="24"/>
               </w:rPr>
@@ -2069,116 +2065,60 @@
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">zástupcov domény </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidR="00B36B34" w:rsidRPr="08E1705E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Eukarya</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidR="00B36B34" w:rsidRPr="08E1705E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">. </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="45FB0818" w14:textId="00FC5C36" w:rsidR="00AD5E1A" w:rsidRPr="0094792C" w:rsidRDefault="00DE2F9B" w:rsidP="00AD028D">
+          <w:p w14:paraId="45FB0818" w14:textId="4BED6252" w:rsidR="00AD5E1A" w:rsidRPr="0094792C" w:rsidRDefault="00AD5E1A" w:rsidP="00AD028D">
             <w:pPr>
               <w:pStyle w:val="Zarkazkladnhotextu"/>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00DE2F9B">
-[...54 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00AD5E1A" w:rsidRPr="00B54CF0" w14:paraId="7BFE8340" w14:textId="77777777" w:rsidTr="510066FF">
         <w:trPr>
           <w:gridAfter w:val="2"/>
           <w:wAfter w:w="8382" w:type="dxa"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2167" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="269784A4" w14:textId="77777777" w:rsidR="00AD5E1A" w:rsidRPr="00667930" w:rsidRDefault="00AD5E1A" w:rsidP="00B54CF0">
             <w:pPr>
               <w:pStyle w:val="Zkladntext"/>
               <w:spacing w:after="0"/>
               <w:ind w:left="360"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="FF0000"/>
@@ -2202,156 +2142,156 @@
             <w:gridSpan w:val="7"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="049F31CB" w14:textId="77777777" w:rsidR="00AD5E1A" w:rsidRPr="00667930" w:rsidRDefault="00AD5E1A" w:rsidP="00B54CF0">
             <w:pPr>
               <w:pStyle w:val="Zkladntext"/>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="FF0000"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3742" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5511CB88" w14:textId="09EDD604" w:rsidR="00AD5E1A" w:rsidRPr="0094792C" w:rsidRDefault="003F7712" w:rsidP="08E1705E">
+          <w:p w14:paraId="5511CB88" w14:textId="277A748B" w:rsidR="00AD5E1A" w:rsidRPr="0094792C" w:rsidRDefault="003F7712" w:rsidP="08E1705E">
             <w:pPr>
               <w:pStyle w:val="Zkladntext"/>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="08E1705E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="000E5219" w:rsidRPr="08E1705E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="1146E38E" w:rsidRPr="08E1705E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
             <w:r w:rsidR="00104CD2">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">                              </w:t>
             </w:r>
             <w:r w:rsidR="002A171A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
-            <w:r w:rsidR="409735FF" w:rsidRPr="08E1705E">
-[...5 lines deleted...]
-              <w:t>8</w:t>
+            <w:r w:rsidR="003A02F9">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>7</w:t>
             </w:r>
             <w:r w:rsidRPr="08E1705E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
             <w:r w:rsidR="00D113C3" w:rsidRPr="08E1705E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
             <w:r w:rsidR="0094792C" w:rsidRPr="08E1705E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
             <w:r w:rsidR="00D113C3" w:rsidRPr="08E1705E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
             <w:r w:rsidR="00A14DF8" w:rsidRPr="08E1705E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>202</w:t>
             </w:r>
-            <w:r w:rsidR="6768D7B8" w:rsidRPr="08E1705E">
-[...5 lines deleted...]
-              <w:t>5</w:t>
+            <w:r w:rsidR="003A02F9">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>6</w:t>
             </w:r>
             <w:r w:rsidR="000E5219" w:rsidRPr="08E1705E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">     </w:t>
             </w:r>
             <w:r w:rsidRPr="08E1705E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00AD5E1A" w:rsidRPr="00994F2F" w14:paraId="42C2B5FF" w14:textId="77777777" w:rsidTr="510066FF">
         <w:trPr>
           <w:gridAfter w:val="2"/>
           <w:wAfter w:w="8382" w:type="dxa"/>
           <w:trHeight w:val="700"/>
@@ -2374,137 +2314,77 @@
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="08E1705E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>Téma:</w:t>
             </w:r>
             <w:r w:rsidRPr="08E1705E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00CE4264" w:rsidRPr="08E1705E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Metabolizmus mikroorganizmov.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="62486C05" w14:textId="5AC4BE6B" w:rsidR="00AF014A" w:rsidRPr="0094792C" w:rsidRDefault="00515945" w:rsidP="00AD028D">
+          <w:p w14:paraId="62486C05" w14:textId="6FBCAC9B" w:rsidR="00AF014A" w:rsidRPr="0094792C" w:rsidRDefault="00AF014A" w:rsidP="00AD028D">
             <w:pPr>
               <w:pStyle w:val="Zkladntext"/>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00DE2F9B">
-[...58 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="002F1D74" w:rsidRPr="00FF6DF4" w14:paraId="6784CDD0" w14:textId="77777777" w:rsidTr="510066FF">
         <w:trPr>
           <w:gridAfter w:val="2"/>
           <w:wAfter w:w="8382" w:type="dxa"/>
           <w:trHeight w:val="247"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9713" w:type="dxa"/>
             <w:gridSpan w:val="13"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1378CE8C" w14:textId="6C7E5DA9" w:rsidR="002F1D74" w:rsidRPr="00FF6DF4" w:rsidRDefault="0094792C" w:rsidP="08E1705E">
+          <w:p w14:paraId="1378CE8C" w14:textId="05350258" w:rsidR="002F1D74" w:rsidRPr="00FF6DF4" w:rsidRDefault="0094792C" w:rsidP="08E1705E">
             <w:pPr>
               <w:pStyle w:val="Zkladntext"/>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="08E1705E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">     </w:t>
             </w:r>
             <w:r w:rsidRPr="08E1705E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FF0000"/>
               </w:rPr>
               <w:t xml:space="preserve">6. prednáška    </w:t>
@@ -2514,81 +2394,85 @@
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FF0000"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="08E1705E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FF0000"/>
               </w:rPr>
               <w:t xml:space="preserve">                                                                            </w:t>
             </w:r>
             <w:r w:rsidR="00104CD2">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FF0000"/>
               </w:rPr>
               <w:t xml:space="preserve">                   </w:t>
             </w:r>
-            <w:r w:rsidR="3CB34118" w:rsidRPr="08E1705E">
-[...11 lines deleted...]
-                <w:bCs/>
+            <w:r w:rsidR="003A02F9" w:rsidRPr="003A02F9">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003A02F9">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>.12.</w:t>
             </w:r>
-            <w:r w:rsidR="00A14DF8" w:rsidRPr="08E1705E">
-[...3 lines deleted...]
-                <w:bCs/>
+            <w:r w:rsidR="00A14DF8" w:rsidRPr="003A02F9">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>202</w:t>
             </w:r>
-            <w:r w:rsidR="782AD54C" w:rsidRPr="08E1705E">
-[...5 lines deleted...]
-              <w:t>5</w:t>
+            <w:r w:rsidR="003A02F9" w:rsidRPr="003A02F9">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>6</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009308AF" w:rsidRPr="009308AF" w14:paraId="7E995C57" w14:textId="77777777" w:rsidTr="510066FF">
         <w:trPr>
           <w:gridAfter w:val="2"/>
           <w:wAfter w:w="8382" w:type="dxa"/>
           <w:trHeight w:val="700"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9713" w:type="dxa"/>
             <w:gridSpan w:val="13"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="21FDA4B9" w14:textId="2B9CCA32" w:rsidR="0094792C" w:rsidRDefault="0094792C" w:rsidP="08E1705E">
             <w:pPr>
               <w:pStyle w:val="Zarkazkladnhotextu"/>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
               <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
@@ -2604,188 +2488,182 @@
             <w:r w:rsidRPr="08E1705E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00087076">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Rast a rozmnožovanie mikroorganizmov</w:t>
             </w:r>
             <w:r w:rsidR="00634812">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5763FD44" w14:textId="48CA075B" w:rsidR="08E1705E" w:rsidRDefault="00515945" w:rsidP="08E1705E">
+          <w:p w14:paraId="5763FD44" w14:textId="58255339" w:rsidR="08E1705E" w:rsidRDefault="08E1705E" w:rsidP="08E1705E">
             <w:pPr>
               <w:pStyle w:val="Zarkazkladnhotextu"/>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00DE2F9B">
-[...56 lines deleted...]
-          <w:p w14:paraId="0DEBD748" w14:textId="39036CCF" w:rsidR="2CA49A1A" w:rsidRDefault="2CA49A1A" w:rsidP="08E1705E">
+          </w:p>
+          <w:p w14:paraId="0DEBD748" w14:textId="2E711661" w:rsidR="2CA49A1A" w:rsidRDefault="2CA49A1A" w:rsidP="08E1705E">
             <w:pPr>
               <w:pStyle w:val="Zarkazkladnhotextu"/>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FF0000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="08E1705E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00515945">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6" w:themeFill="background2"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
             <w:r w:rsidRPr="00515945">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FF0000"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6" w:themeFill="background2"/>
               </w:rPr>
-              <w:t xml:space="preserve">7.Prednáška </w:t>
+              <w:t>7.</w:t>
+            </w:r>
+            <w:r w:rsidR="00F42C2C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6" w:themeFill="background2"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> p</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00515945">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6" w:themeFill="background2"/>
+              </w:rPr>
+              <w:t xml:space="preserve">rednáška </w:t>
             </w:r>
             <w:r w:rsidR="6960C3AE" w:rsidRPr="00515945">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FF0000"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6" w:themeFill="background2"/>
               </w:rPr>
-              <w:t xml:space="preserve">                                                                                 </w:t>
+              <w:t xml:space="preserve">                                                                                </w:t>
             </w:r>
             <w:r w:rsidR="00104CD2">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FF0000"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6" w:themeFill="background2"/>
               </w:rPr>
               <w:t xml:space="preserve">                  </w:t>
             </w:r>
             <w:r w:rsidR="6960C3AE" w:rsidRPr="00515945">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6" w:themeFill="background2"/>
               </w:rPr>
-              <w:t>16.12.2025</w:t>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r w:rsidR="00F42C2C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6" w:themeFill="background2"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+            <w:r w:rsidR="6960C3AE" w:rsidRPr="00515945">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6" w:themeFill="background2"/>
+              </w:rPr>
+              <w:t>.12.202</w:t>
+            </w:r>
+            <w:r w:rsidR="00F42C2C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6" w:themeFill="background2"/>
+              </w:rPr>
+              <w:t>6</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="29920381" w14:textId="44A0971B" w:rsidR="2CA49A1A" w:rsidRDefault="2CA49A1A" w:rsidP="00287552">
             <w:pPr>
               <w:pStyle w:val="Zarkazkladnhotextu"/>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="08E1705E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">Téma: </w:t>
             </w:r>
             <w:r w:rsidR="00634812">
               <w:rPr>
@@ -2830,232 +2708,134 @@
             <w:r w:rsidR="700F79C9" w:rsidRPr="08E1705E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>nizmov navzájom</w:t>
             </w:r>
             <w:r w:rsidR="00287552">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:r w:rsidR="00147A4F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>v potravinárstve, poľnohospodárstve a biotechnológiách.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3461D779" w14:textId="0FDE701D" w:rsidR="00AF014A" w:rsidRDefault="00515945" w:rsidP="00515945">
+          <w:p w14:paraId="3461D779" w14:textId="52CCFB87" w:rsidR="00AF014A" w:rsidRDefault="00AF014A" w:rsidP="00515945">
             <w:pPr>
               <w:pStyle w:val="Zarkazkladnhotextu"/>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00DE2F9B">
-[...56 lines deleted...]
-          <w:p w14:paraId="3CF2D8B6" w14:textId="77777777" w:rsidR="00AF014A" w:rsidRDefault="00AF014A" w:rsidP="08E1705E">
+          </w:p>
+          <w:p w14:paraId="76F75466" w14:textId="77777777" w:rsidR="00515945" w:rsidRPr="0094792C" w:rsidRDefault="00515945" w:rsidP="08E1705E">
             <w:pPr>
               <w:pStyle w:val="Zarkazkladnhotextu"/>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="76F75466" w14:textId="77777777" w:rsidR="00515945" w:rsidRPr="0094792C" w:rsidRDefault="00515945" w:rsidP="08E1705E">
+          <w:p w14:paraId="73233277" w14:textId="77777777" w:rsidR="00A7745F" w:rsidRDefault="00A7745F" w:rsidP="08E1705E">
             <w:pPr>
               <w:pStyle w:val="Zarkazkladnhotextu"/>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="338113B2" w14:textId="6D986A01" w:rsidR="08E1705E" w:rsidRDefault="08E1705E" w:rsidP="08E1705E">
+          <w:p w14:paraId="733E9DF8" w14:textId="782A5B73" w:rsidR="08E1705E" w:rsidRDefault="08E1705E" w:rsidP="08E1705E">
             <w:pPr>
               <w:pStyle w:val="Zarkazkladnhotextu"/>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="2F298AA6" w14:textId="29D07EAB" w:rsidR="08E1705E" w:rsidRDefault="08E1705E" w:rsidP="08E1705E">
+          <w:p w14:paraId="53981912" w14:textId="68CC957B" w:rsidR="08E1705E" w:rsidRDefault="08E1705E" w:rsidP="08E1705E">
             <w:pPr>
               <w:pStyle w:val="Zarkazkladnhotextu"/>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="73233277" w14:textId="77777777" w:rsidR="00A7745F" w:rsidRDefault="00A7745F" w:rsidP="08E1705E">
+          <w:p w14:paraId="43A036AA" w14:textId="3FA862D1" w:rsidR="08E1705E" w:rsidRDefault="08E1705E" w:rsidP="08E1705E">
             <w:pPr>
               <w:pStyle w:val="Zarkazkladnhotextu"/>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="733E9DF8" w14:textId="782A5B73" w:rsidR="08E1705E" w:rsidRDefault="08E1705E" w:rsidP="08E1705E">
-[...41 lines deleted...]
-          <w:p w14:paraId="15EC61A4" w14:textId="0A03F1DC" w:rsidR="08E1705E" w:rsidRDefault="08E1705E" w:rsidP="08E1705E">
+          <w:p w14:paraId="374C7BB3" w14:textId="77777777" w:rsidR="002A64C3" w:rsidRDefault="002A64C3" w:rsidP="08E1705E">
             <w:pPr>
               <w:pStyle w:val="Zarkazkladnhotextu"/>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="0FB78278" w14:textId="77777777" w:rsidR="00AD2290" w:rsidRPr="0094792C" w:rsidRDefault="00AD2290" w:rsidP="009308AF">
             <w:pPr>
               <w:pStyle w:val="Zarkazkladnhotextu"/>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
@@ -3072,198 +2852,108 @@
             <w:tcW w:w="9713" w:type="dxa"/>
             <w:gridSpan w:val="13"/>
             <w:shd w:val="clear" w:color="auto" w:fill="B3B3B3"/>
           </w:tcPr>
           <w:p w14:paraId="5B39CB11" w14:textId="77777777" w:rsidR="004302E5" w:rsidRDefault="00642B42" w:rsidP="00642B42">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00994F2F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>LABORATÓRNE CVIČENIA</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0E745229" w14:textId="77777777" w:rsidR="00FF6DF4" w:rsidRDefault="00FF6DF4" w:rsidP="00642B42">
-[...103 lines deleted...]
-          <w:p w14:paraId="129F0DA3" w14:textId="7A4AC25B" w:rsidR="002777F9" w:rsidRPr="00DB7B1C" w:rsidRDefault="007D12EC" w:rsidP="00642B42">
+          <w:p w14:paraId="129F0DA3" w14:textId="233FA7FA" w:rsidR="002777F9" w:rsidRPr="00DB7B1C" w:rsidRDefault="00FF6DF4" w:rsidP="002A64C3">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00970F96">
-[...16 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00DB7B1C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">Prezenčne </w:t>
+            </w:r>
+            <w:r w:rsidR="00A14DF8" w:rsidRPr="00DB7B1C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>v</w:t>
+            </w:r>
+            <w:r w:rsidR="00DB7B1C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> čase a v </w:t>
+            </w:r>
+            <w:r w:rsidR="00A14DF8" w:rsidRPr="00DB7B1C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t> miestnosti podľa rozvrhu</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00E70C2A" w:rsidRPr="00B54CF0" w14:paraId="6BD8A44B" w14:textId="77777777" w:rsidTr="00CF62FA">
         <w:trPr>
           <w:gridAfter w:val="2"/>
           <w:wAfter w:w="8382" w:type="dxa"/>
           <w:trHeight w:val="630"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1995" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0E12145A" w14:textId="29085E02" w:rsidR="00CF62FA" w:rsidRPr="00CF62FA" w:rsidRDefault="00CF62FA" w:rsidP="00A94A00">
+          <w:p w14:paraId="0E12145A" w14:textId="29085E02" w:rsidR="00CF62FA" w:rsidRPr="00CF62FA" w:rsidRDefault="00CF62FA" w:rsidP="00412F0C">
             <w:pPr>
               <w:pStyle w:val="Zkladntext"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="17"/>
               </w:numPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CF62FA">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="FF0000"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>C</w:t>
             </w:r>
@@ -3376,51 +3066,51 @@
               <w:pStyle w:val="Zkladntext"/>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00916692" w:rsidRPr="00B54CF0" w14:paraId="3BD902DA" w14:textId="77777777" w:rsidTr="510066FF">
         <w:trPr>
           <w:gridAfter w:val="2"/>
           <w:wAfter w:w="8382" w:type="dxa"/>
           <w:trHeight w:val="556"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9713" w:type="dxa"/>
             <w:gridSpan w:val="13"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7E069A41" w14:textId="77777777" w:rsidR="00E96261" w:rsidRPr="00E96261" w:rsidRDefault="00E96261" w:rsidP="00A94A00">
+          <w:p w14:paraId="7E069A41" w14:textId="77777777" w:rsidR="00E96261" w:rsidRPr="00E96261" w:rsidRDefault="00E96261" w:rsidP="00412F0C">
             <w:pPr>
               <w:pStyle w:val="Zarkazkladnhotextu"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E96261">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Stručná charakteristika o obsahovej náplni predmetu</w:t>
             </w:r>
             <w:r w:rsidR="00E76E41">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -3450,78 +3140,78 @@
             <w:r w:rsidRPr="00E96261">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>, o povinnej študijnej literatúre a</w:t>
             </w:r>
             <w:r w:rsidR="00E76E41">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve"> o </w:t>
             </w:r>
             <w:r w:rsidRPr="00E96261">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>podmienkach získania zápočtu.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5449054E" w14:textId="77777777" w:rsidR="00E96261" w:rsidRPr="00E96261" w:rsidRDefault="00E96261" w:rsidP="00A94A00">
+          <w:p w14:paraId="5449054E" w14:textId="77777777" w:rsidR="00E96261" w:rsidRPr="00E96261" w:rsidRDefault="00E96261" w:rsidP="00412F0C">
             <w:pPr>
               <w:pStyle w:val="Zarkazkladnhotextu"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E96261">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>Zásady bezpečnosti a hygieny práce v mikrobiologickom laboratóriu</w:t>
             </w:r>
             <w:r w:rsidRPr="00E96261">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> (potvrdenie podpisom študentov o oboznámení sa so zásadami). </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1A8F6F65" w14:textId="77777777" w:rsidR="00E96261" w:rsidRPr="00E96261" w:rsidRDefault="00E96261" w:rsidP="00A94A00">
+          <w:p w14:paraId="1A8F6F65" w14:textId="77777777" w:rsidR="00E96261" w:rsidRPr="00E96261" w:rsidRDefault="00E96261" w:rsidP="00412F0C">
             <w:pPr>
               <w:pStyle w:val="Zarkazkladnhotextu"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E96261">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>Mikroskop a druhy mikroskopie</w:t>
             </w:r>
             <w:r w:rsidRPr="00E96261">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">. Mikroskop a jeho </w:t>
             </w:r>
@@ -3545,91 +3235,91 @@
               </w:rPr>
               <w:t>imerzia</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00E96261">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">, numerická </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00E96261">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>apertúra</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00E96261">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>, hĺbková ostrosť,  rozlišovacia schopnosť objektívu). Podrobný popis práce s optickým  mikroskopom.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4F15DB2C" w14:textId="77777777" w:rsidR="00E96261" w:rsidRPr="00E96261" w:rsidRDefault="00E96261" w:rsidP="00A94A00">
+          <w:p w14:paraId="4F15DB2C" w14:textId="77777777" w:rsidR="00E96261" w:rsidRPr="00E96261" w:rsidRDefault="00E96261" w:rsidP="00412F0C">
             <w:pPr>
               <w:pStyle w:val="Zarkazkladnhotextu"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E96261">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>Príprava preparátov</w:t>
             </w:r>
             <w:r w:rsidRPr="00E96261">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00E96261">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>v mikrobiologickom laboratóriu</w:t>
             </w:r>
             <w:r w:rsidRPr="00E96261">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5EFCA3DA" w14:textId="7402BB6C" w:rsidR="00E96261" w:rsidRPr="00E96261" w:rsidRDefault="00E96261" w:rsidP="00A94A00">
+          <w:p w14:paraId="5EFCA3DA" w14:textId="7402BB6C" w:rsidR="00E96261" w:rsidRPr="00E96261" w:rsidRDefault="00E96261" w:rsidP="00412F0C">
             <w:pPr>
               <w:pStyle w:val="Zarkazkladnhotextu"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="10"/>
               </w:numPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="754" w:hanging="357"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="08E1705E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
               <w:t>Podrobný metodický popis</w:t>
             </w:r>
             <w:r w:rsidR="1DA69A25" w:rsidRPr="08E1705E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
@@ -3823,90 +3513,90 @@
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00916692" w:rsidRPr="00B54CF0" w14:paraId="4A04D275" w14:textId="77777777" w:rsidTr="510066FF">
         <w:trPr>
           <w:gridAfter w:val="2"/>
           <w:wAfter w:w="8382" w:type="dxa"/>
           <w:trHeight w:val="591"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9713" w:type="dxa"/>
             <w:gridSpan w:val="13"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7F6CEC46" w14:textId="77777777" w:rsidR="00E76E41" w:rsidRPr="00E76E41" w:rsidRDefault="00A5653B" w:rsidP="00A94A00">
+          <w:p w14:paraId="7F6CEC46" w14:textId="77777777" w:rsidR="00E76E41" w:rsidRPr="00E76E41" w:rsidRDefault="00A5653B" w:rsidP="00412F0C">
             <w:pPr>
               <w:pStyle w:val="Zkladntext"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="6"/>
               </w:numPr>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000E5219">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">Morfológia </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidR="0064529A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>prokaryontov</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="000E5219">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">. </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="00A3ED88" w14:textId="77777777" w:rsidR="0064529A" w:rsidRPr="00E76E41" w:rsidRDefault="00A5653B" w:rsidP="00A94A00">
+          <w:p w14:paraId="00A3ED88" w14:textId="77777777" w:rsidR="0064529A" w:rsidRPr="00E76E41" w:rsidRDefault="00A5653B" w:rsidP="00412F0C">
             <w:pPr>
               <w:pStyle w:val="Zkladntext"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="6"/>
               </w:numPr>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E76E41">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>Rozdelenie baktérií podľa tvaru a</w:t>
             </w:r>
             <w:r w:rsidR="004E6811" w:rsidRPr="00E76E41">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
@@ -3986,51 +3676,51 @@
             </w:r>
             <w:r w:rsidR="00564ACC" w:rsidRPr="00E76E41">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidR="0064529A" w:rsidRPr="00E76E41">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>myxobaktérie</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidR="00564ACC" w:rsidRPr="00E76E41">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>).</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2E23C68E" w14:textId="5B7CFD3D" w:rsidR="00A5653B" w:rsidRPr="00963FA5" w:rsidRDefault="00A5653B" w:rsidP="00A94A00">
+          <w:p w14:paraId="2E23C68E" w14:textId="5B7CFD3D" w:rsidR="00A5653B" w:rsidRPr="00963FA5" w:rsidRDefault="00A5653B" w:rsidP="00412F0C">
             <w:pPr>
               <w:pStyle w:val="Zkladntext"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="11"/>
               </w:numPr>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="08E1705E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
               <w:t xml:space="preserve">Mikroskopické pozorovanie základných tvarov pôdnych </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="08E1705E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -4403,92 +4093,92 @@
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00916692" w:rsidRPr="00B54CF0" w14:paraId="40C773D2" w14:textId="77777777" w:rsidTr="510066FF">
         <w:trPr>
           <w:gridAfter w:val="2"/>
           <w:wAfter w:w="8382" w:type="dxa"/>
           <w:trHeight w:val="596"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9713" w:type="dxa"/>
             <w:gridSpan w:val="13"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0C8BCE79" w14:textId="77777777" w:rsidR="00E96261" w:rsidRPr="00E96261" w:rsidRDefault="00E96261" w:rsidP="00A94A00">
+          <w:p w14:paraId="0C8BCE79" w14:textId="77777777" w:rsidR="00E96261" w:rsidRPr="00E96261" w:rsidRDefault="00E96261" w:rsidP="00412F0C">
             <w:pPr>
               <w:pStyle w:val="Zkladntext"/>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="8"/>
               </w:numPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="754" w:hanging="357"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E96261">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Bunková stena  </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00E96261">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>prokaryontov</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00E96261">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">. </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0324F247" w14:textId="77777777" w:rsidR="00E96261" w:rsidRPr="00E96261" w:rsidRDefault="00E96261" w:rsidP="00A94A00">
+          <w:p w14:paraId="0324F247" w14:textId="77777777" w:rsidR="00E96261" w:rsidRPr="00E96261" w:rsidRDefault="00E96261" w:rsidP="00412F0C">
             <w:pPr>
               <w:pStyle w:val="Zoznam2"/>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="8"/>
               </w:numPr>
               <w:ind w:left="754" w:hanging="357"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:i/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E96261">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Charakteristika </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00E96261">
               <w:rPr>
@@ -4504,51 +4194,51 @@
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> podľa prítomnosti alebo neprítomnosti bunkovej steny. Popis a možnosti využitia </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00E96261">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Bergeyovho</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00E96261">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">  manuálu.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7FAB4B13" w14:textId="104ECE34" w:rsidR="00E96261" w:rsidRPr="00E96261" w:rsidRDefault="00E96261" w:rsidP="00A94A00">
+          <w:p w14:paraId="7FAB4B13" w14:textId="104ECE34" w:rsidR="00E96261" w:rsidRPr="00E96261" w:rsidRDefault="00E96261" w:rsidP="00412F0C">
             <w:pPr>
               <w:pStyle w:val="Zkladntext"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="12"/>
               </w:numPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="754" w:hanging="357"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="08E1705E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
               <w:t>Príprava a pozorovanie  preparátov pripravených Gramovým farbením (</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="08E1705E">
               <w:rPr>
@@ -4607,63 +4297,50 @@
             <w:r w:rsidR="3CBBC2EB" w:rsidRPr="08E1705E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
               <w:t>sp</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidR="3CBBC2EB" w:rsidRPr="08E1705E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
             <w:r w:rsidRPr="08E1705E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
               <w:t>) a  ich podrobná morfologická, biochemická, fyziologická charakteristika a indikačná hodnota v prostredí a v potravinárstve.</w:t>
             </w:r>
-          </w:p>
-[...11 lines deleted...]
-            </w:pPr>
           </w:p>
           <w:p w14:paraId="2946DB82" w14:textId="77777777" w:rsidR="002F1D74" w:rsidRPr="000E5219" w:rsidRDefault="002F1D74" w:rsidP="00447C32">
             <w:pPr>
               <w:pStyle w:val="Zkladntext"/>
               <w:spacing w:after="0"/>
               <w:ind w:left="720"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0022628C" w:rsidRPr="00B54CF0" w14:paraId="14C1BDFF" w14:textId="77777777" w:rsidTr="510066FF">
         <w:trPr>
           <w:gridAfter w:val="2"/>
           <w:wAfter w:w="8382" w:type="dxa"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1995" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
@@ -4800,390 +4477,267 @@
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00916692" w:rsidRPr="00B54CF0" w14:paraId="1EC4121D" w14:textId="77777777" w:rsidTr="510066FF">
         <w:trPr>
           <w:gridAfter w:val="2"/>
           <w:wAfter w:w="8382" w:type="dxa"/>
           <w:trHeight w:val="857"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9713" w:type="dxa"/>
             <w:gridSpan w:val="13"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="12EC4AD1" w14:textId="77777777" w:rsidR="004E6811" w:rsidRPr="004E6811" w:rsidRDefault="0007540C" w:rsidP="00A94A00">
+          <w:p w14:paraId="1340E10D" w14:textId="77777777" w:rsidR="00B03071" w:rsidRPr="005064DC" w:rsidRDefault="00B03071" w:rsidP="00B03071">
+            <w:pPr>
+              <w:pStyle w:val="Zkladntext"/>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005064DC">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>Morfológia vláknitých mikroskopických húb</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005064DC">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3B0678B4" w14:textId="77777777" w:rsidR="00B03071" w:rsidRPr="003C12A9" w:rsidRDefault="00B03071" w:rsidP="00412F0C">
             <w:pPr>
               <w:pStyle w:val="Zkladntext"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="9"/>
+                <w:numId w:val="1"/>
               </w:numPr>
               <w:spacing w:after="0"/>
-              <w:ind w:left="754" w:hanging="357"/>
-[...106 lines deleted...]
-                <w:bCs/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:iCs/>
-                <w:szCs w:val="24"/>
-[...7 lines deleted...]
-                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003C12A9">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:iCs/>
-                <w:szCs w:val="24"/>
-[...7 lines deleted...]
-                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pozorovanie makroskopických  a mikroskopických znakov  vláknitých mikroskopických  húb zástupcov rodov </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003C12A9">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:iCs/>
-                <w:szCs w:val="24"/>
-[...7 lines deleted...]
-                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>Mucor</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="003C12A9">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:iCs/>
-                <w:szCs w:val="24"/>
-[...7 lines deleted...]
-                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003C12A9">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:iCs/>
-                <w:szCs w:val="24"/>
-[...7 lines deleted...]
-                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>Rhizopus</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="003C12A9">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:iCs/>
-                <w:szCs w:val="24"/>
-[...7 lines deleted...]
-                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003C12A9">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:iCs/>
-                <w:szCs w:val="24"/>
-[...3 lines deleted...]
-            <w:r w:rsidRPr="004E6811">
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>Aspergillus</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="003C12A9">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:iCs/>
-                <w:szCs w:val="24"/>
-[...18 lines deleted...]
-            <w:r w:rsidRPr="00F63E15">
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003C12A9">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:iCs/>
-                <w:szCs w:val="24"/>
-[...3 lines deleted...]
-            <w:r w:rsidR="00A00DC1" w:rsidRPr="00F63E15">
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>Penicillium</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="003C12A9">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:iCs/>
-                <w:szCs w:val="24"/>
-[...1 lines deleted...]
-              <w:t>pôvodcov (</w:t>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">,  </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidR="00A00DC1" w:rsidRPr="00F63E15">
+            <w:r w:rsidRPr="003C12A9">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:iCs/>
-                <w:szCs w:val="24"/>
-[...1 lines deleted...]
-              <w:t>sporulujúcich</w:t>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>Alternaria</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidR="00A00DC1" w:rsidRPr="00F63E15">
+            <w:r w:rsidRPr="003C12A9">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:iCs/>
-                <w:szCs w:val="24"/>
-[...3 lines deleted...]
-            <w:r w:rsidRPr="00F63E15">
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> a </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003C12A9">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:iCs/>
-                <w:szCs w:val="24"/>
-[...35 lines deleted...]
-            </w:pPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>Fusarium</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="003C12A9">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t> v pripravených preparátoch.</w:t>
+            </w:r>
           </w:p>
           <w:p w14:paraId="5997CC1D" w14:textId="77777777" w:rsidR="00E43927" w:rsidRPr="000E5219" w:rsidRDefault="00E43927" w:rsidP="001565ED">
             <w:pPr>
               <w:pStyle w:val="Zarkazkladnhotextu"/>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0022628C" w:rsidRPr="00B54CF0" w14:paraId="43C9291D" w14:textId="77777777" w:rsidTr="510066FF">
         <w:trPr>
           <w:gridAfter w:val="2"/>
           <w:wAfter w:w="8382" w:type="dxa"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1995" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6A51297B" w14:textId="77777777" w:rsidR="0022628C" w:rsidRPr="00297276" w:rsidRDefault="0022628C" w:rsidP="00B54CF0">
             <w:pPr>
               <w:pStyle w:val="Zkladntext"/>
               <w:spacing w:after="0"/>
               <w:ind w:left="360"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="FF0000"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00297276">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="FF0000"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>5. cvičenie</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3252" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6B85FF38" w14:textId="21446E0D" w:rsidR="0022628C" w:rsidRPr="00297276" w:rsidRDefault="00DA0101" w:rsidP="08E1705E">
             <w:pPr>
               <w:pStyle w:val="Zkladntext"/>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FF0000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="08E1705E">
               <w:rPr>
@@ -5232,305 +4786,329 @@
           </w:tcPr>
           <w:p w14:paraId="7BAB6A5F" w14:textId="77777777" w:rsidR="0022628C" w:rsidRPr="000E5219" w:rsidRDefault="009308AF" w:rsidP="00DD36C9">
             <w:pPr>
               <w:pStyle w:val="Zkladntext"/>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000E5219">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">                                </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008917E5" w14:paraId="4BC5F21B" w14:textId="77777777" w:rsidTr="510066FF">
+      <w:tr w:rsidR="008917E5" w14:paraId="4BC5F21B" w14:textId="77777777" w:rsidTr="00C26338">
         <w:trPr>
           <w:gridAfter w:val="2"/>
           <w:wAfter w:w="8382" w:type="dxa"/>
           <w:trHeight w:val="428"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9713" w:type="dxa"/>
             <w:gridSpan w:val="13"/>
             <w:tcBorders>
               <w:bottom w:val="none" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="697EBFE0" w14:textId="41F3BB8E" w:rsidR="008917E5" w:rsidRPr="0094792C" w:rsidRDefault="008917E5" w:rsidP="08E1705E">
-[...2 lines deleted...]
-              <w:jc w:val="center"/>
+          <w:p w14:paraId="2104556E" w14:textId="77777777" w:rsidR="00F425A8" w:rsidRPr="004E6811" w:rsidRDefault="00F425A8" w:rsidP="00412F0C">
+            <w:pPr>
+              <w:pStyle w:val="Zkladntext"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="9"/>
+              </w:numPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="754" w:hanging="357"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Veľkosť mikroorganizmov, charakteristika a </w:t>
+            </w:r>
+            <w:r w:rsidRPr="004E6811">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>tvorba odpočinkových foriem mikroorganizmov.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3E4E2052" w14:textId="77777777" w:rsidR="00F425A8" w:rsidRPr="004E6811" w:rsidRDefault="00F425A8" w:rsidP="00412F0C">
+            <w:pPr>
+              <w:pStyle w:val="Zarkazkladnhotextu"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="9"/>
+              </w:numPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="754" w:hanging="357"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004E6811">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">Podrobná tvorba a charakteristika bakteriálnych  </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="004E6811">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>endospór</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="004E6811">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="563ACEF1" w14:textId="77777777" w:rsidR="00F425A8" w:rsidRPr="004E6811" w:rsidRDefault="00F425A8" w:rsidP="00412F0C">
+            <w:pPr>
+              <w:pStyle w:val="Zkladntext"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="13"/>
+              </w:numPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="754" w:hanging="357"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004E6811">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Meranie veľkosti buniek </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="004E6811">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Saccharomyces</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="004E6811">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="004E6811">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>cerevisiae</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="004E6811">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> objektívovým a </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="004E6811">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>okulárovým</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="004E6811">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> mikrometrom</w:t>
+            </w:r>
+            <w:r w:rsidRPr="004E6811">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="697EBFE0" w14:textId="5B4CA5EF" w:rsidR="008917E5" w:rsidRPr="0094792C" w:rsidRDefault="00F425A8" w:rsidP="007847C1">
+            <w:pPr>
+              <w:pStyle w:val="Zkladntext"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="13"/>
+              </w:numPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="641" w:hanging="357"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
+            <w:r w:rsidRPr="007847C1">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Pozorovanie pôvodcov (</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="007847C1">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>sporulujúcich</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="007847C1">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> baktérií) maslového kvasenia v zemiakovom skvasenom substráte. </w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00DA0101" w:rsidRPr="00B54CF0" w14:paraId="755F0752" w14:textId="77777777" w:rsidTr="510066FF">
         <w:trPr>
           <w:trHeight w:val="680"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9713" w:type="dxa"/>
             <w:gridSpan w:val="13"/>
             <w:tcBorders>
               <w:top w:val="none" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:left w:val="none" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:bottom w:val="none" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:right w:val="none" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="49971111" w14:textId="77777777" w:rsidR="000279C2" w:rsidRPr="005064DC" w:rsidRDefault="000279C2" w:rsidP="000279C2">
-[...182 lines deleted...]
-          </w:p>
           <w:p w14:paraId="30390663" w14:textId="22C839A4" w:rsidR="00DA0101" w:rsidRPr="00F45C69" w:rsidRDefault="00DA0101" w:rsidP="00F45C69">
             <w:pPr>
               <w:pStyle w:val="Zkladntext"/>
               <w:shd w:val="clear" w:color="auto" w:fill="D0CECE" w:themeFill="background2" w:themeFillShade="E6"/>
               <w:spacing w:after="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="EE0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F45C69">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="EE0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">       </w:t>
             </w:r>
             <w:r w:rsidRPr="00F45C69">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="EE0000"/>
               </w:rPr>
               <w:t>6. cvičenie           4</w:t>
             </w:r>
             <w:r w:rsidR="293DB2B2" w:rsidRPr="00F45C69">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="EE0000"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
             <w:r w:rsidRPr="00F45C69">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
@@ -5602,126 +5180,126 @@
                 <w:highlight w:val="yellow"/>
               </w:rPr>
               <w:t>Písanie 1. čiastkového testu  (max. 20 bodov</w:t>
             </w:r>
             <w:r w:rsidR="008A361A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
             <w:r w:rsidRPr="08E1705E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
               <w:t xml:space="preserve"> – max. 40 minút </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="635BCD76" w14:textId="77777777" w:rsidR="00E65BC6" w:rsidRDefault="00E65BC6" w:rsidP="00A94A00">
+          <w:p w14:paraId="635BCD76" w14:textId="77777777" w:rsidR="00E65BC6" w:rsidRDefault="00E65BC6" w:rsidP="00412F0C">
             <w:pPr>
               <w:pStyle w:val="Zkladntext"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
               </w:numPr>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="08E1705E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>Živné pôdy, ich rozdelenie, zloženie, príprava a ich sterilizácia.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="53E61569" w14:textId="77777777" w:rsidR="00E65BC6" w:rsidRDefault="00E65BC6" w:rsidP="00A94A00">
+          <w:p w14:paraId="53E61569" w14:textId="77777777" w:rsidR="00E65BC6" w:rsidRDefault="00E65BC6" w:rsidP="00412F0C">
             <w:pPr>
               <w:pStyle w:val="Zkladntext"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
               </w:numPr>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="08E1705E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>Spôsoby kultivácie mikroorganizmov a sterilizácie v mikrobiologickom laboratóriu.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3CD04C6A" w14:textId="77777777" w:rsidR="00E65BC6" w:rsidRDefault="00E65BC6" w:rsidP="00A94A00">
+          <w:p w14:paraId="3CD04C6A" w14:textId="77777777" w:rsidR="00E65BC6" w:rsidRDefault="00E65BC6" w:rsidP="00412F0C">
             <w:pPr>
               <w:pStyle w:val="Zkladntext"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
               </w:numPr>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="08E1705E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>Spôsoby očkovania živných pôd.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2D4D34C3" w14:textId="14654B2A" w:rsidR="00F1475B" w:rsidRPr="0071476A" w:rsidRDefault="00F1475B" w:rsidP="00A94A00">
+          <w:p w14:paraId="2D4D34C3" w14:textId="14654B2A" w:rsidR="00F1475B" w:rsidRPr="0071476A" w:rsidRDefault="00F1475B" w:rsidP="00412F0C">
             <w:pPr>
               <w:pStyle w:val="Zkladntext"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
               </w:numPr>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0071476A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Spôsoby uchovávania mikroorganizmov.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="0DAA07BD" w14:textId="77777777" w:rsidR="0068716F" w:rsidRDefault="0068716F" w:rsidP="08E1705E">
             <w:pPr>
@@ -5803,244 +5381,241 @@
           </w:p>
           <w:p w14:paraId="151EBCB3" w14:textId="77777777" w:rsidR="00E55F16" w:rsidRDefault="00E55F16" w:rsidP="00E55F16">
             <w:pPr>
               <w:pStyle w:val="Zkladntext"/>
               <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="08E1705E">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">                                         </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="49102FBF" w14:textId="564213B1" w:rsidR="00E65BC6" w:rsidRPr="00596864" w:rsidRDefault="00280F20" w:rsidP="000279C2">
+          <w:p w14:paraId="49102FBF" w14:textId="267A86DE" w:rsidR="00E65BC6" w:rsidRPr="00596864" w:rsidRDefault="00280F20" w:rsidP="000279C2">
             <w:pPr>
               <w:pStyle w:val="Zkladntext"/>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve">    </w:t>
             </w:r>
             <w:r w:rsidR="00E65BC6" w:rsidRPr="00596864">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
               <w:t xml:space="preserve">Vyhodnotenie </w:t>
             </w:r>
             <w:r w:rsidR="00C92E61">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
               <w:t xml:space="preserve">1. </w:t>
             </w:r>
             <w:r w:rsidR="00E65BC6" w:rsidRPr="00596864">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
-              <w:t xml:space="preserve">čiastkových testov </w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="6773DDB3" w14:textId="77777777" w:rsidR="00940FD1" w:rsidRDefault="00940FD1" w:rsidP="00940FD1">
+              <w:t>čiastkov</w:t>
+            </w:r>
+            <w:r w:rsidR="00DF1F53">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>ého</w:t>
+            </w:r>
+            <w:r w:rsidR="00E65BC6" w:rsidRPr="00596864">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> test</w:t>
+            </w:r>
+            <w:r w:rsidR="00DF1F53">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>u</w:t>
+            </w:r>
+            <w:r w:rsidR="00E65BC6" w:rsidRPr="00596864">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6773DDB3" w14:textId="4FA93B71" w:rsidR="00940FD1" w:rsidRDefault="00DE254B" w:rsidP="00940FD1">
             <w:pPr>
               <w:pStyle w:val="Zkladntext"/>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
-              <w:t>Identifikácia a m</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="08E1705E">
+              <w:t>M</w:t>
+            </w:r>
+            <w:r w:rsidR="00940FD1" w:rsidRPr="08E1705E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>etódy  počítania mikroorganizmov.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="630D15C9" w14:textId="77777777" w:rsidR="00940FD1" w:rsidRPr="000E5219" w:rsidRDefault="00940FD1" w:rsidP="00A94A00">
-[...30 lines deleted...]
-          <w:p w14:paraId="0809A03B" w14:textId="77777777" w:rsidR="00940FD1" w:rsidRPr="00056EF5" w:rsidRDefault="00940FD1" w:rsidP="00A94A00">
+          <w:p w14:paraId="0809A03B" w14:textId="77777777" w:rsidR="00940FD1" w:rsidRPr="00056EF5" w:rsidRDefault="00940FD1" w:rsidP="00412F0C">
             <w:pPr>
               <w:pStyle w:val="Zkladntext"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="14"/>
               </w:numPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="754" w:hanging="357"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00056EF5">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
               <w:t xml:space="preserve">Počítanie kvasiniek v </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00056EF5">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
               <w:t>Thomovej</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00056EF5">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
               <w:t xml:space="preserve"> počítacej komôrke.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7454B399" w14:textId="77777777" w:rsidR="00940FD1" w:rsidRDefault="00940FD1" w:rsidP="00A94A00">
+          <w:p w14:paraId="7454B399" w14:textId="77777777" w:rsidR="00940FD1" w:rsidRDefault="00940FD1" w:rsidP="00412F0C">
             <w:pPr>
               <w:pStyle w:val="Zarkazkladnhotextu"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="14"/>
               </w:numPr>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00472C3A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
               <w:t>Počítanie mikroorganizmov vyrastených na rôsolovitých živných pôdach</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
               <w:t xml:space="preserve"> (rôzne riedenia v troch opakovaniach)</w:t>
             </w:r>
-          </w:p>
-[...10 lines deleted...]
-            </w:pPr>
           </w:p>
           <w:p w14:paraId="6B699379" w14:textId="49A70F6A" w:rsidR="00E55F16" w:rsidRPr="00DB7B1C" w:rsidRDefault="00E55F16" w:rsidP="00E55F16">
             <w:pPr>
               <w:pStyle w:val="Zkladntext"/>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4191" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="none" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3FE9F23F" w14:textId="77777777" w:rsidR="00DA0101" w:rsidRDefault="00DA0101" w:rsidP="00AE2870">
             <w:pPr>
               <w:pStyle w:val="Zkladntext"/>
@@ -6458,51 +6033,51 @@
             </w:pPr>
             <w:r w:rsidRPr="00935E2E">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
               </w:rPr>
               <w:t>Kvasinky – morfológia, rozmnožovanie a systém a rozdelenie kvasiniek podľa skvasovania cukrov.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3EF16D54" w14:textId="77777777" w:rsidR="00F02EF9" w:rsidRDefault="6C6B4F53" w:rsidP="00F02EF9">
             <w:pPr>
               <w:pStyle w:val="Zoznamsodrkami2"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00935E2E">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
               </w:rPr>
               <w:t>Význam a využitie kvasiniek v praxi.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5DC93133" w14:textId="0268A98C" w:rsidR="00B272F8" w:rsidRPr="00F02EF9" w:rsidRDefault="6C6B4F53" w:rsidP="00A94A00">
+          <w:p w14:paraId="5DC93133" w14:textId="0268A98C" w:rsidR="00B272F8" w:rsidRPr="00F02EF9" w:rsidRDefault="6C6B4F53" w:rsidP="00412F0C">
             <w:pPr>
               <w:pStyle w:val="Zoznamsodrkami2"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="22"/>
               </w:numPr>
               <w:ind w:left="1264" w:hanging="357"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F02EF9">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i/>
                 <w:iCs w:val="0"/>
               </w:rPr>
               <w:t>Stanovenie vitality kvasiniek v</w:t>
             </w:r>
             <w:r w:rsidR="00DE3A9C" w:rsidRPr="00F02EF9">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
@@ -6534,64 +6109,50 @@
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i/>
                 <w:iCs w:val="0"/>
               </w:rPr>
               <w:t> čerstvom a v sušenom stave</w:t>
             </w:r>
             <w:r w:rsidR="006A6A52" w:rsidRPr="00F02EF9">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i/>
                 <w:iCs w:val="0"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
             <w:r w:rsidRPr="00F02EF9">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i/>
                 <w:iCs w:val="0"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
-          </w:p>
-[...12 lines deleted...]
-            </w:pPr>
           </w:p>
           <w:p w14:paraId="61CDCEAD" w14:textId="21C7E1E2" w:rsidR="00B272F8" w:rsidRPr="005F5019" w:rsidRDefault="00B272F8" w:rsidP="007D1519">
             <w:pPr>
               <w:pStyle w:val="Zkladntext"/>
               <w:spacing w:after="0"/>
               <w:ind w:left="737"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="005A74B1" w:rsidRPr="00B54CF0" w14:paraId="54E43065" w14:textId="77777777" w:rsidTr="510066FF">
         <w:trPr>
           <w:gridAfter w:val="2"/>
           <w:wAfter w:w="8382" w:type="dxa"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1995" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="15B86CE0" w14:textId="13447BEA" w:rsidR="005A74B1" w:rsidRPr="00AE2870" w:rsidRDefault="00E63611" w:rsidP="005A74B1">
             <w:pPr>
               <w:pStyle w:val="Zkladntext"/>
               <w:spacing w:after="0"/>
@@ -6731,299 +6292,230 @@
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="005A74B1" w:rsidRPr="00B54CF0" w14:paraId="14E5434A" w14:textId="77777777" w:rsidTr="510066FF">
         <w:trPr>
           <w:gridAfter w:val="2"/>
           <w:wAfter w:w="8382" w:type="dxa"/>
           <w:trHeight w:val="589"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9713" w:type="dxa"/>
             <w:gridSpan w:val="13"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5833E6D4" w14:textId="292696A7" w:rsidR="00F96615" w:rsidRPr="007D1519" w:rsidRDefault="7BF43A1C" w:rsidP="00A94A00">
+          <w:p w14:paraId="5833E6D4" w14:textId="292696A7" w:rsidR="00F96615" w:rsidRPr="007D1519" w:rsidRDefault="7BF43A1C" w:rsidP="00412F0C">
             <w:pPr>
               <w:pStyle w:val="Zoznamsodrkami2"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="19"/>
               </w:numPr>
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="007D1519">
               <w:t>Katabolické</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="007D1519">
               <w:t xml:space="preserve"> kvasné procesy v mikrobiálnej bunke – </w:t>
             </w:r>
             <w:r w:rsidR="00663CAA" w:rsidRPr="007D1519">
               <w:t>2</w:t>
             </w:r>
             <w:r w:rsidRPr="007D1519">
               <w:t>.časť</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="20DD5F19" w14:textId="77777777" w:rsidR="00F96615" w:rsidRPr="003C12A9" w:rsidRDefault="002B2961" w:rsidP="00A94A00">
+          <w:p w14:paraId="20DD5F19" w14:textId="77777777" w:rsidR="00F96615" w:rsidRPr="003C12A9" w:rsidRDefault="002B2961" w:rsidP="00412F0C">
             <w:pPr>
               <w:pStyle w:val="Zoznamsodrkami2"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="19"/>
               </w:numPr>
             </w:pPr>
             <w:r w:rsidRPr="003C12A9">
               <w:t>M</w:t>
             </w:r>
             <w:r w:rsidR="7BF43A1C" w:rsidRPr="003C12A9">
               <w:t xml:space="preserve">liečne a maslové kvasenie - </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidR="7BF43A1C" w:rsidRPr="003C12A9">
               <w:t>biochemizmus</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidR="7BF43A1C" w:rsidRPr="003C12A9">
               <w:t>.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="45C53739" w14:textId="65D67BFF" w:rsidR="00BA7E0A" w:rsidRPr="002F4B97" w:rsidRDefault="7BF43A1C" w:rsidP="00A94A00">
+          <w:p w14:paraId="45C53739" w14:textId="65D67BFF" w:rsidR="00BA7E0A" w:rsidRPr="002F4B97" w:rsidRDefault="7BF43A1C" w:rsidP="00412F0C">
             <w:pPr>
               <w:pStyle w:val="Zoznamsodrkami2"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="21"/>
               </w:numPr>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i/>
                 <w:iCs w:val="0"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002F4B97">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i/>
                 <w:iCs w:val="0"/>
               </w:rPr>
               <w:t>Mikroskopické pozorovanie pôvodcov mliečneho kvasenia (v jogurte</w:t>
             </w:r>
             <w:r w:rsidR="0056066D">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i/>
                 <w:iCs w:val="0"/>
               </w:rPr>
               <w:t>, v srvátke</w:t>
             </w:r>
             <w:r w:rsidRPr="002F4B97">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i/>
                 <w:iCs w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve"> alebo chlebovom kvásku). </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5EF5A3D4" w14:textId="0617452B" w:rsidR="7BF43A1C" w:rsidRPr="00B340BF" w:rsidRDefault="7BF43A1C" w:rsidP="00A94A00">
+          <w:p w14:paraId="5EF5A3D4" w14:textId="0617452B" w:rsidR="7BF43A1C" w:rsidRPr="00B340BF" w:rsidRDefault="7BF43A1C" w:rsidP="00412F0C">
             <w:pPr>
               <w:pStyle w:val="Zoznamsodrkami2"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="21"/>
               </w:numPr>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i/>
                 <w:iCs w:val="0"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002F4B97">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i/>
                 <w:iCs w:val="0"/>
               </w:rPr>
               <w:t>Kvantitatívne stanovenie  kyseliny mliečnej v srvátke.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6AAB7C63" w14:textId="77777777" w:rsidR="00B340BF" w:rsidRDefault="00B340BF" w:rsidP="00B340BF">
             <w:pPr>
               <w:pStyle w:val="Zoznamsodrkami2"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:ind w:left="981" w:hanging="357"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i/>
                 <w:iCs w:val="0"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="70059843" w14:textId="77777777" w:rsidR="00B340BF" w:rsidRDefault="00B340BF" w:rsidP="00B340BF">
-[...67 lines deleted...]
-          <w:p w14:paraId="23DE523C" w14:textId="77777777" w:rsidR="00DC16E8" w:rsidRPr="00511F34" w:rsidRDefault="00DC16E8" w:rsidP="00F2508A">
+          <w:p w14:paraId="23DE523C" w14:textId="77777777" w:rsidR="0012783B" w:rsidRPr="00511F34" w:rsidRDefault="0012783B" w:rsidP="00F2508A">
             <w:pPr>
               <w:pStyle w:val="Zkladntext"/>
               <w:spacing w:after="0"/>
               <w:ind w:left="720"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:highlight w:val="lightGray"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="005A74B1" w:rsidRPr="00B54CF0" w14:paraId="01AD402A" w14:textId="77777777" w:rsidTr="510066FF">
         <w:trPr>
           <w:gridAfter w:val="2"/>
           <w:wAfter w:w="8382" w:type="dxa"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1995" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1B09B84C" w14:textId="3A7CE383" w:rsidR="005A74B1" w:rsidRPr="00AE2870" w:rsidRDefault="00E63611" w:rsidP="005A74B1">
             <w:pPr>
               <w:pStyle w:val="Zkladntext"/>
               <w:spacing w:after="0"/>
               <w:ind w:left="360"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="FF0000"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="FF0000"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>10</w:t>
             </w:r>
             <w:r w:rsidR="005A74B1" w:rsidRPr="00AE2870">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="FF0000"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>. cvičenie</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3252" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="31BCC5E5" w14:textId="76F34D43" w:rsidR="005A74B1" w:rsidRPr="00AE2870" w:rsidRDefault="00AE2870" w:rsidP="08E1705E">
             <w:pPr>
               <w:pStyle w:val="Zkladntext"/>
               <w:spacing w:after="0"/>
               <w:rPr>
@@ -7141,88 +6633,88 @@
               <w:pStyle w:val="Zoznam2"/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="005A74B1" w:rsidRPr="00B54CF0" w14:paraId="034FE924" w14:textId="77777777" w:rsidTr="510066FF">
         <w:trPr>
           <w:gridAfter w:val="2"/>
           <w:wAfter w:w="8382" w:type="dxa"/>
           <w:trHeight w:val="921"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9713" w:type="dxa"/>
             <w:gridSpan w:val="13"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3FD2950E" w14:textId="6ADBA499" w:rsidR="002B2961" w:rsidRDefault="13E4D617" w:rsidP="00A94A00">
+          <w:p w14:paraId="3FD2950E" w14:textId="6ADBA499" w:rsidR="002B2961" w:rsidRDefault="13E4D617" w:rsidP="00412F0C">
             <w:pPr>
               <w:pStyle w:val="Zoznamsodrkami2"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="18"/>
               </w:numPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="08E1705E">
               <w:t>Katabolické</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="08E1705E">
               <w:t xml:space="preserve"> procesy dýchania v mikrobiálnej bunke </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="00243C02" w14:textId="57B7C377" w:rsidR="00E76E41" w:rsidRPr="003C12A9" w:rsidRDefault="13E4D617" w:rsidP="00A94A00">
+          <w:p w14:paraId="00243C02" w14:textId="57B7C377" w:rsidR="00E76E41" w:rsidRPr="003C12A9" w:rsidRDefault="13E4D617" w:rsidP="00412F0C">
             <w:pPr>
               <w:pStyle w:val="Zoznamsodrkami2"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="18"/>
               </w:numPr>
             </w:pPr>
             <w:r w:rsidRPr="003C12A9">
               <w:t xml:space="preserve">Dýchanie mikroorganizmov – </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="003C12A9">
               <w:t>biochemizmus</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="003C12A9">
               <w:t>.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="087C2425" w14:textId="77777777" w:rsidR="00E76E41" w:rsidRPr="00364B62" w:rsidRDefault="13E4D617" w:rsidP="00A94A00">
+          <w:p w14:paraId="087C2425" w14:textId="77777777" w:rsidR="00E76E41" w:rsidRPr="00364B62" w:rsidRDefault="13E4D617" w:rsidP="00412F0C">
             <w:pPr>
               <w:pStyle w:val="Zoznamsodrkami2"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="24"/>
               </w:numPr>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i/>
                 <w:iCs w:val="0"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00364B62">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i/>
                 <w:iCs w:val="0"/>
               </w:rPr>
               <w:t>Stanovenie produkcie CO</w:t>
             </w:r>
             <w:r w:rsidRPr="00364B62">
               <w:rPr>
                 <w:b w:val="0"/>
@@ -7241,93 +6733,93 @@
                 <w:iCs w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">  - použitím </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00364B62">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i/>
                 <w:iCs w:val="0"/>
               </w:rPr>
               <w:t>absorbčnej</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00364B62">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i/>
                 <w:iCs w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve"> titračnej metódy.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="131E14DF" w14:textId="167F5C0C" w:rsidR="00E76E41" w:rsidRPr="00364B62" w:rsidRDefault="1F09A7FE" w:rsidP="00A94A00">
+          <w:p w14:paraId="131E14DF" w14:textId="167F5C0C" w:rsidR="00E76E41" w:rsidRPr="00364B62" w:rsidRDefault="1F09A7FE" w:rsidP="00412F0C">
             <w:pPr>
               <w:pStyle w:val="Zoznamsodrkami2"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="24"/>
               </w:numPr>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i/>
                 <w:iCs w:val="0"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00364B62">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i/>
                 <w:iCs w:val="0"/>
               </w:rPr>
               <w:t>Vyhodnotenie meraní respirácie vo vzťahu k metabolickým procesom a</w:t>
             </w:r>
             <w:r w:rsidR="00F63E15" w:rsidRPr="00364B62">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i/>
                 <w:iCs w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve"> rastovým </w:t>
             </w:r>
             <w:r w:rsidRPr="00364B62">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i/>
                 <w:iCs w:val="0"/>
               </w:rPr>
               <w:t>požiadavkám v mikrobiálnej bunke.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2BC9852F" w14:textId="328BA5DD" w:rsidR="00E76E41" w:rsidRPr="00B67E8C" w:rsidRDefault="00E76E41" w:rsidP="08E1705E">
+          <w:p w14:paraId="2BC9852F" w14:textId="328BA5DD" w:rsidR="00001CA0" w:rsidRPr="00B67E8C" w:rsidRDefault="00001CA0" w:rsidP="08E1705E">
             <w:pPr>
               <w:pStyle w:val="Zkladntext"/>
               <w:spacing w:after="0"/>
               <w:ind w:left="720"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:highlight w:val="lightGray"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="005A74B1" w:rsidRPr="00B54CF0" w14:paraId="580B9C93" w14:textId="77777777" w:rsidTr="510066FF">
         <w:trPr>
           <w:gridAfter w:val="2"/>
           <w:wAfter w:w="8382" w:type="dxa"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1995" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
@@ -7551,51 +7043,51 @@
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A13CB2">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">Morfologická charakteristika  </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">siníc, </w:t>
             </w:r>
             <w:r w:rsidRPr="00A13CB2">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>rias a prvokov.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="52E56223" w14:textId="5EB05B1F" w:rsidR="00557ACA" w:rsidRPr="005F5019" w:rsidRDefault="00473C9F" w:rsidP="00A94A00">
+          <w:p w14:paraId="52E56223" w14:textId="5EB05B1F" w:rsidR="00557ACA" w:rsidRPr="005F5019" w:rsidRDefault="00473C9F" w:rsidP="00412F0C">
             <w:pPr>
               <w:pStyle w:val="Zarkazkladnhotextu"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="14"/>
               </w:numPr>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A13CB2">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
               <w:t xml:space="preserve">Pozorovanie </w:t>
             </w:r>
             <w:r w:rsidR="00C755F4">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
@@ -7792,78 +7284,97 @@
             <w:pPr>
               <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00557ACA" w:rsidRPr="00B54CF0" w14:paraId="418E6927" w14:textId="77777777" w:rsidTr="510066FF">
         <w:trPr>
           <w:gridAfter w:val="2"/>
           <w:wAfter w:w="8382" w:type="dxa"/>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9713" w:type="dxa"/>
             <w:gridSpan w:val="13"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2D7DBD8C" w14:textId="12C73A9B" w:rsidR="00C74C68" w:rsidRDefault="00AB1C15" w:rsidP="004C2C59">
-[...6 lines deleted...]
-                <w:bCs/>
+          <w:p w14:paraId="37A30CD3" w14:textId="2A5A4920" w:rsidR="00DE254B" w:rsidRPr="00DE254B" w:rsidRDefault="00EB70B8" w:rsidP="00DE254B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Identifikácia mikroorganizmov.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="30AA6F72" w14:textId="5572FEBA" w:rsidR="007A74F0" w:rsidRPr="000E5219" w:rsidRDefault="007A74F0" w:rsidP="00412F0C">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="15"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="08E1705E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:b/>
-[...13 lines deleted...]
-          <w:p w14:paraId="65B6E596" w14:textId="7C99A5E2" w:rsidR="00557ACA" w:rsidRPr="00EB70B8" w:rsidRDefault="4BA2AAED" w:rsidP="00A94A00">
+              </w:rPr>
+              <w:t>Identifikačné znaky mikroorganizmov (morfologické, fyziologické, biochemické a </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="08E1705E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>serologické</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="08E1705E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>).</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="65B6E596" w14:textId="7C99A5E2" w:rsidR="00557ACA" w:rsidRPr="00EB70B8" w:rsidRDefault="4BA2AAED" w:rsidP="00412F0C">
             <w:pPr>
               <w:pStyle w:val="Zkladntext"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="23"/>
               </w:numPr>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EB70B8">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
               <w:t xml:space="preserve">Makroskopická a mikroskopická morfologická charakteristika </w:t>
             </w:r>
             <w:r w:rsidR="3129BD3E" w:rsidRPr="00EB70B8">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
@@ -7892,108 +7403,81 @@
             <w:r w:rsidRPr="00EB70B8">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
               <w:t>,  mikroskopických húb a kvasiniek, izolovaných na selektívnych agaroch.</w:t>
             </w:r>
             <w:r w:rsidR="1C4C35CF" w:rsidRPr="00EB70B8">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
               <w:t xml:space="preserve"> (Možnosť získať body za aktivitu- max. 5 bodov)</w:t>
             </w:r>
             <w:r w:rsidR="30468EEC" w:rsidRPr="00EB70B8">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0791DF31" w14:textId="5D7D41C1" w:rsidR="2C00BD35" w:rsidRDefault="00281DE3" w:rsidP="00A94A00">
+          <w:p w14:paraId="0791DF31" w14:textId="46AF1965" w:rsidR="2C00BD35" w:rsidRDefault="00281DE3" w:rsidP="00412F0C">
             <w:pPr>
               <w:pStyle w:val="Zkladntext"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="23"/>
               </w:numPr>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EB70B8">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
               <w:t xml:space="preserve">Vyhodnotenie </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
               <w:t>2. čiastkového testu</w:t>
-            </w:r>
-[...25 lines deleted...]
-              <w:t>ísanie náhradných čiastkových testov</w:t>
             </w:r>
             <w:r w:rsidR="02F8BA57" w:rsidRPr="08E1705E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
             <w:r w:rsidR="2C00BD35" w:rsidRPr="08E1705E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6537F28F" w14:textId="77777777" w:rsidR="00142F87" w:rsidRPr="000E5219" w:rsidRDefault="00142F87" w:rsidP="08E1705E">
             <w:pPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
               <w:ind w:left="720"/>
               <w:rPr>
                 <w:b/>
@@ -8139,51 +7623,51 @@
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00557ACA" w:rsidRPr="00B54CF0" w14:paraId="3C5DF91E" w14:textId="77777777" w:rsidTr="510066FF">
         <w:trPr>
           <w:gridAfter w:val="2"/>
           <w:wAfter w:w="8382" w:type="dxa"/>
           <w:trHeight w:val="891"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9713" w:type="dxa"/>
             <w:gridSpan w:val="13"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="623A4A6C" w14:textId="77777777" w:rsidR="00557ACA" w:rsidRDefault="00557ACA" w:rsidP="00A94A00">
+          <w:p w14:paraId="623A4A6C" w14:textId="77777777" w:rsidR="00557ACA" w:rsidRDefault="00557ACA" w:rsidP="00412F0C">
             <w:pPr>
               <w:pStyle w:val="Zkladntext"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="7"/>
               </w:numPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="567"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C51126">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Diskusia </w:t>
             </w:r>
             <w:r>
@@ -8210,51 +7694,51 @@
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>mu</w:t>
             </w:r>
             <w:r w:rsidRPr="00C51126">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> učiv</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>u.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="421248D8" w14:textId="33573AFD" w:rsidR="00557ACA" w:rsidRPr="00BA2224" w:rsidRDefault="25E6D766" w:rsidP="00A94A00">
+          <w:p w14:paraId="421248D8" w14:textId="33573AFD" w:rsidR="00557ACA" w:rsidRPr="00BA2224" w:rsidRDefault="25E6D766" w:rsidP="00412F0C">
             <w:pPr>
               <w:pStyle w:val="Zkladntext"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="7"/>
               </w:numPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="567"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="08E1705E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
               <w:t>P</w:t>
             </w:r>
@@ -8306,146 +7790,146 @@
             <w:r w:rsidR="00D41CA7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
               <w:t>ov</w:t>
             </w:r>
             <w:r w:rsidR="00557ACA" w:rsidRPr="08E1705E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
             <w:r w:rsidR="00557ACA" w:rsidRPr="08E1705E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="769306E0" w14:textId="77777777" w:rsidR="00557ACA" w:rsidRPr="00CB4ACA" w:rsidRDefault="00557ACA" w:rsidP="00A94A00">
+          <w:p w14:paraId="769306E0" w14:textId="77777777" w:rsidR="00557ACA" w:rsidRPr="00CB4ACA" w:rsidRDefault="00557ACA" w:rsidP="00412F0C">
             <w:pPr>
               <w:pStyle w:val="Zkladntext"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="7"/>
               </w:numPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="567"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C51126">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Udeľovanie zápočtov</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> – kontrola absencií - ospravedlnení</w:t>
             </w:r>
             <w:r w:rsidRPr="00C51126">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
             <w:r w:rsidRPr="0068716F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="034EA34A" w14:textId="77777777" w:rsidR="00557ACA" w:rsidRPr="00AE2870" w:rsidRDefault="00557ACA" w:rsidP="00A94A00">
+          <w:p w14:paraId="034EA34A" w14:textId="428B1F89" w:rsidR="00557ACA" w:rsidRPr="00AE2870" w:rsidRDefault="00557ACA" w:rsidP="00412F0C">
             <w:pPr>
               <w:pStyle w:val="Zkladntext"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="7"/>
               </w:numPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="567"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Informácie ku priebehu </w:t>
             </w:r>
             <w:r w:rsidR="00AB1C15">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>skúšk</w:t>
             </w:r>
             <w:r w:rsidR="00A00DC1">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>y</w:t>
             </w:r>
             <w:r w:rsidR="00AB1C15">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve">, k otázkam  </w:t>
+              <w:t xml:space="preserve">, k otázkam </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">a požiadavkám na </w:t>
             </w:r>
             <w:r w:rsidR="00622435">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">záverečnú </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">skúšku.  </w:t>
             </w:r>
@@ -8517,125 +8001,125 @@
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00AE2870" w:rsidRPr="00397EBF" w14:paraId="51F03D56" w14:textId="77777777" w:rsidTr="510066FF">
         <w:trPr>
           <w:gridAfter w:val="2"/>
           <w:wAfter w:w="8382" w:type="dxa"/>
           <w:trHeight w:val="1744"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9713" w:type="dxa"/>
             <w:gridSpan w:val="13"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6E0186D7" w14:textId="77777777" w:rsidR="00557ACA" w:rsidRPr="005B1E27" w:rsidRDefault="00557ACA" w:rsidP="00A94A00">
+          <w:p w14:paraId="6E0186D7" w14:textId="77777777" w:rsidR="00557ACA" w:rsidRPr="005B1E27" w:rsidRDefault="00557ACA" w:rsidP="00412F0C">
             <w:pPr>
               <w:pStyle w:val="Zoznam"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="3"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="2" w:name="_Hlk145595269"/>
             <w:r w:rsidRPr="005B1E27">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>Aktívna účasť na výučbe predmetu (prednášky + cvičenia).</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2A339894" w14:textId="77777777" w:rsidR="00557ACA" w:rsidRPr="005B1E27" w:rsidRDefault="00557ACA" w:rsidP="00A94A00">
+          <w:p w14:paraId="2A339894" w14:textId="77777777" w:rsidR="00557ACA" w:rsidRPr="005B1E27" w:rsidRDefault="00557ACA" w:rsidP="00412F0C">
             <w:pPr>
               <w:pStyle w:val="Zoznam"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="3"/>
               </w:numPr>
               <w:ind w:left="714" w:hanging="357"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005B1E27">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve">Napísanie obidvoch priebežných testov minimálne  na </w:t>
             </w:r>
             <w:r w:rsidR="006F3BCA" w:rsidRPr="005B1E27">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve">20 </w:t>
             </w:r>
             <w:r w:rsidRPr="005B1E27">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>bodov zo 40-tich  bodov.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="141EC7C7" w14:textId="77777777" w:rsidR="00557ACA" w:rsidRPr="005B1E27" w:rsidRDefault="00557ACA" w:rsidP="00A94A00">
+          <w:p w14:paraId="141EC7C7" w14:textId="77777777" w:rsidR="00557ACA" w:rsidRPr="005B1E27" w:rsidRDefault="00557ACA" w:rsidP="00412F0C">
             <w:pPr>
               <w:pStyle w:val="Zoznam"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="3"/>
               </w:numPr>
               <w:ind w:left="714" w:hanging="357"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005B1E27">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve">Maximálny počet bodov za aktivitu </w:t>
             </w:r>
@@ -8648,77 +8132,77 @@
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve">na cvičeniach </w:t>
             </w:r>
             <w:r w:rsidRPr="005B1E27">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>5b</w:t>
             </w:r>
             <w:r w:rsidR="00FB53C7" w:rsidRPr="005B1E27">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2DD4475B" w14:textId="77777777" w:rsidR="006F3BCA" w:rsidRPr="005B1E27" w:rsidRDefault="00557ACA" w:rsidP="00A94A00">
+          <w:p w14:paraId="2DD4475B" w14:textId="77777777" w:rsidR="006F3BCA" w:rsidRPr="005B1E27" w:rsidRDefault="00557ACA" w:rsidP="00412F0C">
             <w:pPr>
               <w:pStyle w:val="Zoznam"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="3"/>
               </w:numPr>
               <w:ind w:left="714" w:hanging="357"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005B1E27">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>Ospravedlnená neúčasť na vyučovaní  – maximálne 4 vyučovacie jednotky.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3176B15D" w14:textId="6B4DFC3B" w:rsidR="006F3BCA" w:rsidRPr="005B1E27" w:rsidRDefault="006F3BCA" w:rsidP="00A94A00">
+          <w:p w14:paraId="3176B15D" w14:textId="0244ACC9" w:rsidR="006F3BCA" w:rsidRPr="005B1E27" w:rsidRDefault="006F3BCA" w:rsidP="00412F0C">
             <w:pPr>
               <w:pStyle w:val="Zoznam"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="3"/>
               </w:numPr>
               <w:ind w:left="714" w:hanging="357"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="510066FF">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>Zápočet je možné získať po splnení všetkých</w:t>
             </w:r>
@@ -8731,84 +8215,183 @@
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00E96261" w:rsidRPr="510066FF">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve">uvedených </w:t>
             </w:r>
             <w:r w:rsidRPr="510066FF">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t xml:space="preserve"> podmienok najneskôr do 1</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="6ECEFB0B" w:rsidRPr="510066FF">
+              <w:t xml:space="preserve"> podmienok najneskôr</w:t>
+            </w:r>
+            <w:r w:rsidR="00FC2A80">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t>9</w:t>
+              <w:t xml:space="preserve"> do </w:t>
             </w:r>
             <w:r w:rsidRPr="510066FF">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t>.1.202</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="44E71863" w:rsidRPr="510066FF">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="009B58A5">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t>6</w:t>
+              <w:t>2 t</w:t>
+            </w:r>
+            <w:r w:rsidR="006A23DD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>ý</w:t>
+            </w:r>
+            <w:r w:rsidR="009B58A5">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>žd</w:t>
+            </w:r>
+            <w:r w:rsidR="00FC2A80">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ňov </w:t>
+            </w:r>
+            <w:r w:rsidR="00135F94">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve">od </w:t>
+            </w:r>
+            <w:r w:rsidR="006A23DD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>začiatk</w:t>
+            </w:r>
+            <w:r w:rsidR="00135F94">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>u</w:t>
+            </w:r>
+            <w:r w:rsidR="006A23DD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> skúšobného </w:t>
+            </w:r>
+            <w:r w:rsidR="00135F94">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve">obdobia </w:t>
+            </w:r>
+            <w:r w:rsidR="009845E8">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>(začína 21.12.2026)</w:t>
             </w:r>
             <w:r w:rsidRPr="510066FF">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="2"/>
           <w:p w14:paraId="6B62F1B3" w14:textId="77777777" w:rsidR="006F3BCA" w:rsidRPr="005B1E27" w:rsidRDefault="006F3BCA" w:rsidP="006F3BCA">
             <w:pPr>
               <w:pStyle w:val="Zoznam"/>
               <w:ind w:left="714" w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
@@ -8848,118 +8431,138 @@
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>Povinná literatúra:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00557ACA" w:rsidRPr="00B54CF0" w14:paraId="54A43DFA" w14:textId="77777777" w:rsidTr="510066FF">
         <w:trPr>
           <w:gridAfter w:val="2"/>
           <w:wAfter w:w="8382" w:type="dxa"/>
           <w:trHeight w:val="1162"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9713" w:type="dxa"/>
             <w:gridSpan w:val="13"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="33D0F566" w14:textId="77777777" w:rsidR="00557ACA" w:rsidRPr="005B1E27" w:rsidRDefault="00557ACA" w:rsidP="00A94A00">
+          <w:p w14:paraId="33D0F566" w14:textId="69153B63" w:rsidR="00557ACA" w:rsidRPr="005B1E27" w:rsidRDefault="00557ACA" w:rsidP="00412F0C">
             <w:pPr>
               <w:pStyle w:val="Zkladntext"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="5"/>
               </w:numPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="697" w:hanging="357"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005B1E27">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>JAVOREKOVÁ, S. -  MAKOVÁ, J. 2019</w:t>
             </w:r>
             <w:r w:rsidR="00297276" w:rsidRPr="005B1E27">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t>,2022</w:t>
+              <w:t>,</w:t>
+            </w:r>
+            <w:r w:rsidR="00312D2A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00297276" w:rsidRPr="005B1E27">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>2022</w:t>
             </w:r>
             <w:r w:rsidR="009B4C3C" w:rsidRPr="005B1E27">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve"> alebo </w:t>
             </w:r>
             <w:r w:rsidR="00A14DF8" w:rsidRPr="005B1E27">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>2023</w:t>
             </w:r>
             <w:r w:rsidRPr="005B1E27">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>. Mikrobiológia (učebnica), Nitra :  SPU.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3201844C" w14:textId="77777777" w:rsidR="00557ACA" w:rsidRPr="005B1E27" w:rsidRDefault="00557ACA" w:rsidP="00A94A00">
+          <w:p w14:paraId="3201844C" w14:textId="77777777" w:rsidR="00557ACA" w:rsidRPr="005B1E27" w:rsidRDefault="00557ACA" w:rsidP="00412F0C">
             <w:pPr>
               <w:pStyle w:val="Zkladntext"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="5"/>
               </w:numPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="697" w:hanging="357"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005B1E27">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve">JAVOREKOVÁ, S. – MEDO, J. </w:t>
             </w:r>
             <w:r w:rsidR="009B4C3C" w:rsidRPr="005B1E27">
@@ -9082,77 +8685,198 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9713" w:type="dxa"/>
             <w:gridSpan w:val="13"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="02F2C34E" w14:textId="77777777" w:rsidR="00DC16E8" w:rsidRDefault="00DC16E8" w:rsidP="00DC16E8">
             <w:pPr>
               <w:kinsoku w:val="0"/>
               <w:spacing w:before="77"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="655E38BF" w14:textId="77777777" w:rsidR="00AF73CA" w:rsidRPr="00DC16E8" w:rsidRDefault="00AF73CA" w:rsidP="00DC16E8">
+          <w:p w14:paraId="5A90DDD6" w14:textId="77777777" w:rsidR="00581DAD" w:rsidRDefault="00581DAD" w:rsidP="00DC16E8">
             <w:pPr>
               <w:kinsoku w:val="0"/>
               <w:spacing w:before="77"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="1AE61FA5" w14:textId="77777777" w:rsidR="00581DAD" w:rsidRDefault="00581DAD" w:rsidP="00DC16E8">
+            <w:pPr>
+              <w:kinsoku w:val="0"/>
+              <w:spacing w:before="77"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="2A46E39E" w14:textId="77777777" w:rsidR="00581DAD" w:rsidRDefault="00581DAD" w:rsidP="00DC16E8">
+            <w:pPr>
+              <w:kinsoku w:val="0"/>
+              <w:spacing w:before="77"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="44993EE1" w14:textId="77777777" w:rsidR="00581DAD" w:rsidRDefault="00581DAD" w:rsidP="00DC16E8">
+            <w:pPr>
+              <w:kinsoku w:val="0"/>
+              <w:spacing w:before="77"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="2640D3B7" w14:textId="77777777" w:rsidR="00581DAD" w:rsidRDefault="00581DAD" w:rsidP="00DC16E8">
+            <w:pPr>
+              <w:kinsoku w:val="0"/>
+              <w:spacing w:before="77"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="415B9C09" w14:textId="77777777" w:rsidR="00581DAD" w:rsidRDefault="00581DAD" w:rsidP="00DC16E8">
+            <w:pPr>
+              <w:kinsoku w:val="0"/>
+              <w:spacing w:before="77"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="61161027" w14:textId="77777777" w:rsidR="00581DAD" w:rsidRDefault="00581DAD" w:rsidP="00DC16E8">
+            <w:pPr>
+              <w:kinsoku w:val="0"/>
+              <w:spacing w:before="77"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="2F93A84A" w14:textId="77777777" w:rsidR="00581DAD" w:rsidRDefault="00581DAD" w:rsidP="00DC16E8">
+            <w:pPr>
+              <w:kinsoku w:val="0"/>
+              <w:spacing w:before="77"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="655E38BF" w14:textId="77777777" w:rsidR="00AF73CA" w:rsidRPr="00DC16E8" w:rsidRDefault="00AF73CA" w:rsidP="00DC16E8">
+            <w:pPr>
+              <w:kinsoku w:val="0"/>
+              <w:spacing w:before="77"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DC16E8">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Podmienky opakovania predmetu :</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0E570529" w14:textId="06DC341B" w:rsidR="00AF73CA" w:rsidRPr="00DC16E8" w:rsidRDefault="00AF73CA" w:rsidP="00A94A00">
+          <w:p w14:paraId="0E570529" w14:textId="2EB25028" w:rsidR="00AF73CA" w:rsidRPr="00DC16E8" w:rsidRDefault="00AF73CA" w:rsidP="00412F0C">
             <w:pPr>
               <w:pStyle w:val="Odsekzoznamu"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="16"/>
               </w:numPr>
               <w:kinsoku w:val="0"/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:adjustRightInd/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="510066FF">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
@@ -9170,246 +8894,300 @@
             <w:r w:rsidRPr="510066FF">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve"> a mal udelený zápočet, tak sa mu zápočet uzná   s počtom bodov z čiastkového testu ako mal, nemusí (ale môže) chodiť znovu na výučbu, v UIS však musí byť  zaevidovaný na výučbu</w:t>
             </w:r>
             <w:r w:rsidR="00F54CF5">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve"> (prednášky aj cvičenia)</w:t>
             </w:r>
             <w:r w:rsidRPr="510066FF">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t xml:space="preserve"> (v prípade študentov FBP, v tlačive to bude možnosť po b, že študent vykoná len skúšku do 31.7. 202</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="3236902F" w:rsidRPr="510066FF">
+              <w:t xml:space="preserve"> (v prípade študentov FBP, v tlačive to bude možnosť po b, že študent vykoná len skúšku do 31.7. 20</w:t>
+            </w:r>
+            <w:r w:rsidR="00A8131E">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t>6</w:t>
+              <w:t>27</w:t>
             </w:r>
             <w:r w:rsidRPr="510066FF">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>),</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="680A4E5D" w14:textId="77777777" w:rsidR="00AF73CA" w:rsidRPr="00DC16E8" w:rsidRDefault="00AF73CA" w:rsidP="00DC16E8">
             <w:pPr>
               <w:kinsoku w:val="0"/>
               <w:ind w:left="360"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="2BC59264" w14:textId="5111DB60" w:rsidR="00AF73CA" w:rsidRPr="00DC16E8" w:rsidRDefault="00AF73CA" w:rsidP="00A94A00">
+          <w:p w14:paraId="2BC59264" w14:textId="7260BC37" w:rsidR="00AF73CA" w:rsidRPr="00DC16E8" w:rsidRDefault="00AF73CA" w:rsidP="00412F0C">
             <w:pPr>
               <w:pStyle w:val="Odsekzoznamu"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="16"/>
               </w:numPr>
               <w:kinsoku w:val="0"/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:adjustRightInd/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="510066FF">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve">b, </w:t>
             </w:r>
             <w:r w:rsidRPr="510066FF">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve">ak predmet študent opakuje druhý  krát </w:t>
             </w:r>
             <w:r w:rsidRPr="510066FF">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t xml:space="preserve"> a mal udelený zápočet a neprechádza do vyššieho ročníka, mal by opakovať predmet  v plnom rozsahu prednášky aj cvičenia a písať bude znovu aj čiastkový test.  V prípade FBP študentov je to v tlačive možnosť a, </w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="00F112D8">
+              <w:t xml:space="preserve"> a mal udelený zápočet a neprechádza do vyššieho ročníka, mal by opakovať predmet  v plnom rozsahu prednášky aj cvičenia</w:t>
+            </w:r>
+            <w:r w:rsidR="004C4A6F">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t>(</w:t>
+              <w:t>,</w:t>
             </w:r>
             <w:r w:rsidRPr="510066FF">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t>absolvuje celý predmet a skúšku vykoná do 31.7.202</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="29BC3B5B" w:rsidRPr="510066FF">
+              <w:t xml:space="preserve"> a písať bude znovu aj čiastkový test.  V prípade FBP študentov je to v tlačive možnosť a, </w:t>
+            </w:r>
+            <w:r w:rsidR="00F112D8">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t>6</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="00F112D8">
+              <w:t>(</w:t>
+            </w:r>
+            <w:r w:rsidRPr="510066FF">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t>)</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="510066FF">
+              <w:t>absolvuje celý predmet a skúšku vykoná do 31.7.202</w:t>
+            </w:r>
+            <w:r w:rsidR="003C718F">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t xml:space="preserve">. Ak by sa mu predsa len prednášky a cvičenia </w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="00DC16E8" w:rsidRPr="510066FF">
+              <w:t>7</w:t>
+            </w:r>
+            <w:r w:rsidR="00F112D8">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t>prekrývali</w:t>
+              <w:t>)</w:t>
             </w:r>
             <w:r w:rsidRPr="510066FF">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t xml:space="preserve">  s inými predmetmi, dohodne</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="00D2478E">
+              <w:t xml:space="preserve">. Ak by sa mu predsa len prednášky a cvičenia </w:t>
+            </w:r>
+            <w:r w:rsidR="00DC16E8" w:rsidRPr="510066FF">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t xml:space="preserve"> ešte </w:t>
+              <w:t>prekrývali</w:t>
             </w:r>
             <w:r w:rsidRPr="510066FF">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t xml:space="preserve"> podmienky opakovania predmetu  s </w:t>
+              <w:t xml:space="preserve">  s inými predmetmi, dohodne</w:t>
+            </w:r>
+            <w:r w:rsidR="00D2478E">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> ešte </w:t>
+            </w:r>
+            <w:r w:rsidRPr="510066FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> podmienky opakovania predmetu  s</w:t>
+            </w:r>
+            <w:r w:rsidR="0059682B">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> osobou zodpovednou </w:t>
+            </w:r>
+            <w:r w:rsidR="00280F5C">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>za predmet (</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="510066FF">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>garantkou</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="510066FF">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t xml:space="preserve"> predmetu.</w:t>
+              <w:t xml:space="preserve"> predmetu</w:t>
+            </w:r>
+            <w:r w:rsidR="00280F5C">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+            <w:r w:rsidRPr="510066FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="19219836" w14:textId="77777777" w:rsidR="00AF73CA" w:rsidRPr="00DC16E8" w:rsidRDefault="00AF73CA" w:rsidP="00DC16E8">
             <w:pPr>
               <w:kinsoku w:val="0"/>
               <w:ind w:left="360"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="7BEC79F3" w14:textId="77777777" w:rsidR="00AF73CA" w:rsidRPr="00DC16E8" w:rsidRDefault="00AF73CA" w:rsidP="00A94A00">
+          <w:p w14:paraId="7BEC79F3" w14:textId="77777777" w:rsidR="00AF73CA" w:rsidRPr="00DC16E8" w:rsidRDefault="00AF73CA" w:rsidP="00412F0C">
             <w:pPr>
               <w:pStyle w:val="Odsekzoznamu"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="16"/>
               </w:numPr>
               <w:kinsoku w:val="0"/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:adjustRightInd/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DC16E8">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
@@ -9450,140 +9228,139 @@
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="7194DBDC" w14:textId="77777777" w:rsidR="00611804" w:rsidRPr="002B64F2" w:rsidRDefault="00611804">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00611804" w:rsidRPr="002B64F2" w:rsidSect="00B35A45">
       <w:headerReference w:type="default" r:id="rId7"/>
       <w:footerReference w:type="default" r:id="rId8"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="720" w:right="720" w:bottom="720" w:left="720" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="4491856D" w14:textId="77777777" w:rsidR="00982599" w:rsidRDefault="00982599">
+    <w:p w14:paraId="39DD1A02" w14:textId="77777777" w:rsidR="00E932A9" w:rsidRDefault="00E932A9">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="489A4C14" w14:textId="77777777" w:rsidR="00982599" w:rsidRDefault="00982599">
+    <w:p w14:paraId="735BA437" w14:textId="77777777" w:rsidR="00E932A9" w:rsidRDefault="00E932A9">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
-    <w:charset w:val="EE"/>
+    <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="EE"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
-    <w:charset w:val="EE"/>
+    <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Yu Gothic Light">
     <w:altName w:val="游ゴシック Light"/>
     <w:panose1 w:val="020B0300000000000000"/>
     <w:charset w:val="80"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002FF" w:usb1="2AC7FDFF" w:usb2="00000016" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Yu Mincho">
-    <w:altName w:val="游明朝"/>
     <w:charset w:val="80"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800002E7" w:usb1="2AC7FCFF" w:usb2="00000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="68C039DF" w14:textId="77777777" w:rsidR="00B469A2" w:rsidRPr="004A5DC8" w:rsidRDefault="00053A5C">
     <w:pPr>
       <w:pStyle w:val="Pta"/>
       <w:rPr>
         <w:color w:val="808080"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:b/>
         <w:color w:val="808080"/>
       </w:rPr>
       <w:t xml:space="preserve">Sylabus predmetu: </w:t>
     </w:r>
     <w:r w:rsidR="000E5219">
@@ -9626,58 +9403,58 @@
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r w:rsidR="005A0732">
       <w:rPr>
         <w:rStyle w:val="slostrany"/>
         <w:noProof/>
         <w:color w:val="808080"/>
       </w:rPr>
       <w:t>1</w:t>
     </w:r>
     <w:r w:rsidR="00B469A2" w:rsidRPr="004A5DC8">
       <w:rPr>
         <w:rStyle w:val="slostrany"/>
         <w:color w:val="808080"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="06608255" w14:textId="77777777" w:rsidR="00982599" w:rsidRDefault="00982599">
+    <w:p w14:paraId="31CE1D9E" w14:textId="77777777" w:rsidR="00E932A9" w:rsidRDefault="00E932A9">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="799B7805" w14:textId="77777777" w:rsidR="00982599" w:rsidRDefault="00982599">
+    <w:p w14:paraId="4A44411F" w14:textId="77777777" w:rsidR="00E932A9" w:rsidRDefault="00E932A9">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="48AC4DCD" w14:textId="43EC32B3" w:rsidR="00B469A2" w:rsidRDefault="08E1705E" w:rsidP="007A2E95">
     <w:pPr>
       <w:pStyle w:val="Hlavika"/>
       <w:rPr>
         <w:color w:val="808080"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="08E1705E">
       <w:rPr>
         <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
         <w:sz w:val="28"/>
         <w:szCs w:val="28"/>
       </w:rPr>
       <w:t xml:space="preserve">                                 </w:t>
     </w:r>
@@ -12289,470 +12066,514 @@
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="004302E5"/>
+    <w:rsid w:val="00001CA0"/>
     <w:rsid w:val="000068CA"/>
     <w:rsid w:val="0001056B"/>
     <w:rsid w:val="0001069B"/>
     <w:rsid w:val="00022455"/>
     <w:rsid w:val="00023D8B"/>
     <w:rsid w:val="000279C2"/>
     <w:rsid w:val="000318FF"/>
     <w:rsid w:val="0004403A"/>
     <w:rsid w:val="00044683"/>
     <w:rsid w:val="00051A34"/>
     <w:rsid w:val="00053A5C"/>
     <w:rsid w:val="00056EF5"/>
     <w:rsid w:val="000613A0"/>
+    <w:rsid w:val="000668F4"/>
     <w:rsid w:val="0007540C"/>
     <w:rsid w:val="00075B8C"/>
     <w:rsid w:val="00080E55"/>
     <w:rsid w:val="00087076"/>
+    <w:rsid w:val="0008720B"/>
     <w:rsid w:val="00090C58"/>
     <w:rsid w:val="000A2343"/>
     <w:rsid w:val="000B2D26"/>
     <w:rsid w:val="000B4FF6"/>
     <w:rsid w:val="000C3DDA"/>
+    <w:rsid w:val="000D2A98"/>
     <w:rsid w:val="000E489A"/>
     <w:rsid w:val="000E5219"/>
     <w:rsid w:val="000F10D8"/>
     <w:rsid w:val="00101158"/>
     <w:rsid w:val="001021CC"/>
     <w:rsid w:val="00103402"/>
     <w:rsid w:val="0010380D"/>
     <w:rsid w:val="00104CD2"/>
     <w:rsid w:val="00107AC4"/>
     <w:rsid w:val="00107BEE"/>
     <w:rsid w:val="001275BB"/>
+    <w:rsid w:val="0012783B"/>
     <w:rsid w:val="001309B6"/>
     <w:rsid w:val="00135740"/>
+    <w:rsid w:val="00135F94"/>
     <w:rsid w:val="00142F87"/>
     <w:rsid w:val="001436E7"/>
     <w:rsid w:val="00145F55"/>
     <w:rsid w:val="00147A4F"/>
     <w:rsid w:val="00151367"/>
     <w:rsid w:val="001520B9"/>
     <w:rsid w:val="0015336D"/>
     <w:rsid w:val="001546EE"/>
     <w:rsid w:val="001565ED"/>
     <w:rsid w:val="00160B8D"/>
     <w:rsid w:val="00171D79"/>
     <w:rsid w:val="00181F32"/>
     <w:rsid w:val="00193D05"/>
+    <w:rsid w:val="00195331"/>
     <w:rsid w:val="001B0F1A"/>
     <w:rsid w:val="001B3892"/>
     <w:rsid w:val="001C179C"/>
     <w:rsid w:val="001C1D54"/>
     <w:rsid w:val="001C520A"/>
+    <w:rsid w:val="001D192A"/>
     <w:rsid w:val="001D2560"/>
     <w:rsid w:val="001E4BB7"/>
     <w:rsid w:val="001E4F5E"/>
     <w:rsid w:val="001E77F4"/>
     <w:rsid w:val="0022174F"/>
     <w:rsid w:val="0022628C"/>
     <w:rsid w:val="0022714C"/>
     <w:rsid w:val="0023042E"/>
     <w:rsid w:val="00241B79"/>
     <w:rsid w:val="00242F5C"/>
     <w:rsid w:val="00246B27"/>
     <w:rsid w:val="002777F9"/>
     <w:rsid w:val="00280F20"/>
+    <w:rsid w:val="00280F5C"/>
     <w:rsid w:val="00281DE3"/>
     <w:rsid w:val="00286904"/>
     <w:rsid w:val="00287552"/>
+    <w:rsid w:val="00292DF0"/>
     <w:rsid w:val="00294584"/>
     <w:rsid w:val="00297276"/>
     <w:rsid w:val="002A171A"/>
     <w:rsid w:val="002A3341"/>
+    <w:rsid w:val="002A64C3"/>
     <w:rsid w:val="002B073E"/>
     <w:rsid w:val="002B2961"/>
     <w:rsid w:val="002B64F2"/>
     <w:rsid w:val="002C32AD"/>
     <w:rsid w:val="002C4005"/>
     <w:rsid w:val="002E4970"/>
     <w:rsid w:val="002F0C43"/>
     <w:rsid w:val="002F1D74"/>
     <w:rsid w:val="002F4B97"/>
     <w:rsid w:val="0031141F"/>
+    <w:rsid w:val="00312D2A"/>
     <w:rsid w:val="00315EBD"/>
     <w:rsid w:val="00316F7C"/>
+    <w:rsid w:val="00325DFE"/>
+    <w:rsid w:val="0033018F"/>
     <w:rsid w:val="00330AC8"/>
     <w:rsid w:val="00332C29"/>
     <w:rsid w:val="00335DA1"/>
     <w:rsid w:val="003522A2"/>
     <w:rsid w:val="003569B2"/>
     <w:rsid w:val="00360C5F"/>
     <w:rsid w:val="00364B62"/>
     <w:rsid w:val="00367511"/>
     <w:rsid w:val="00376A66"/>
     <w:rsid w:val="00394E9A"/>
     <w:rsid w:val="00397EBF"/>
+    <w:rsid w:val="003A02F9"/>
     <w:rsid w:val="003A085C"/>
+    <w:rsid w:val="003A34BF"/>
     <w:rsid w:val="003A67A6"/>
     <w:rsid w:val="003B0EB4"/>
     <w:rsid w:val="003C12A9"/>
+    <w:rsid w:val="003C718F"/>
     <w:rsid w:val="003E6854"/>
     <w:rsid w:val="003F7712"/>
     <w:rsid w:val="00400CE3"/>
     <w:rsid w:val="00404F4C"/>
     <w:rsid w:val="00406F96"/>
+    <w:rsid w:val="00412F0C"/>
     <w:rsid w:val="0042030D"/>
     <w:rsid w:val="004302E5"/>
     <w:rsid w:val="00430B9A"/>
     <w:rsid w:val="0044616F"/>
     <w:rsid w:val="00447C32"/>
     <w:rsid w:val="00472C3A"/>
     <w:rsid w:val="00473C9F"/>
     <w:rsid w:val="00476223"/>
     <w:rsid w:val="00476D46"/>
     <w:rsid w:val="00483B34"/>
     <w:rsid w:val="00490182"/>
     <w:rsid w:val="00490881"/>
     <w:rsid w:val="00491220"/>
     <w:rsid w:val="004914AA"/>
     <w:rsid w:val="004A5DC8"/>
     <w:rsid w:val="004B2099"/>
     <w:rsid w:val="004B5F9D"/>
     <w:rsid w:val="004B6043"/>
     <w:rsid w:val="004C2C59"/>
+    <w:rsid w:val="004C4A6F"/>
     <w:rsid w:val="004C5548"/>
     <w:rsid w:val="004D0B9C"/>
     <w:rsid w:val="004D7207"/>
     <w:rsid w:val="004E405F"/>
     <w:rsid w:val="004E6811"/>
     <w:rsid w:val="00502931"/>
     <w:rsid w:val="005064DC"/>
     <w:rsid w:val="00511F34"/>
     <w:rsid w:val="00514D47"/>
     <w:rsid w:val="00515945"/>
     <w:rsid w:val="00515EC8"/>
     <w:rsid w:val="00517FC6"/>
     <w:rsid w:val="00530BB2"/>
     <w:rsid w:val="00531109"/>
     <w:rsid w:val="0053144D"/>
     <w:rsid w:val="005320BF"/>
-    <w:rsid w:val="005412EC"/>
     <w:rsid w:val="00546137"/>
     <w:rsid w:val="00557ACA"/>
     <w:rsid w:val="0056066D"/>
     <w:rsid w:val="00564ACC"/>
     <w:rsid w:val="00571B5C"/>
+    <w:rsid w:val="00581DAD"/>
+    <w:rsid w:val="0059682B"/>
     <w:rsid w:val="00596864"/>
     <w:rsid w:val="005A0732"/>
     <w:rsid w:val="005A4459"/>
     <w:rsid w:val="005A74B1"/>
+    <w:rsid w:val="005B07C5"/>
     <w:rsid w:val="005B1E27"/>
     <w:rsid w:val="005C0D20"/>
     <w:rsid w:val="005C2BFF"/>
     <w:rsid w:val="005C4C7B"/>
+    <w:rsid w:val="005E0AC7"/>
     <w:rsid w:val="005E2045"/>
     <w:rsid w:val="005E555C"/>
     <w:rsid w:val="005F03C0"/>
     <w:rsid w:val="005F3F83"/>
     <w:rsid w:val="005F45F3"/>
     <w:rsid w:val="005F5019"/>
+    <w:rsid w:val="005F5630"/>
     <w:rsid w:val="005F7162"/>
     <w:rsid w:val="005F77F4"/>
     <w:rsid w:val="00611804"/>
     <w:rsid w:val="00611D8B"/>
     <w:rsid w:val="0061362A"/>
     <w:rsid w:val="00622435"/>
     <w:rsid w:val="00634812"/>
     <w:rsid w:val="00642B42"/>
     <w:rsid w:val="0064529A"/>
     <w:rsid w:val="00646BC9"/>
     <w:rsid w:val="00661C8D"/>
     <w:rsid w:val="00663CAA"/>
     <w:rsid w:val="00667930"/>
     <w:rsid w:val="006765B6"/>
     <w:rsid w:val="0068023A"/>
     <w:rsid w:val="006839A8"/>
     <w:rsid w:val="0068716F"/>
     <w:rsid w:val="006923CE"/>
     <w:rsid w:val="006A094A"/>
     <w:rsid w:val="006A1707"/>
+    <w:rsid w:val="006A23DD"/>
     <w:rsid w:val="006A27DF"/>
     <w:rsid w:val="006A5418"/>
     <w:rsid w:val="006A6A52"/>
     <w:rsid w:val="006B0CD9"/>
     <w:rsid w:val="006B7DE1"/>
+    <w:rsid w:val="006C079C"/>
     <w:rsid w:val="006D370D"/>
+    <w:rsid w:val="006E1839"/>
     <w:rsid w:val="006E2198"/>
     <w:rsid w:val="006E440B"/>
     <w:rsid w:val="006F3BCA"/>
     <w:rsid w:val="007065FB"/>
     <w:rsid w:val="00711516"/>
     <w:rsid w:val="0071476A"/>
     <w:rsid w:val="00715913"/>
     <w:rsid w:val="007253CC"/>
     <w:rsid w:val="0072615C"/>
     <w:rsid w:val="007507B1"/>
     <w:rsid w:val="00756EBD"/>
     <w:rsid w:val="00757143"/>
     <w:rsid w:val="007601DD"/>
+    <w:rsid w:val="0077302C"/>
     <w:rsid w:val="007810AB"/>
+    <w:rsid w:val="007847C1"/>
     <w:rsid w:val="007909D5"/>
     <w:rsid w:val="00790C66"/>
+    <w:rsid w:val="007A024F"/>
     <w:rsid w:val="007A2E95"/>
+    <w:rsid w:val="007A74F0"/>
     <w:rsid w:val="007B01A6"/>
     <w:rsid w:val="007D12EC"/>
     <w:rsid w:val="007D1519"/>
     <w:rsid w:val="007D417C"/>
     <w:rsid w:val="007D7697"/>
     <w:rsid w:val="007E61BA"/>
     <w:rsid w:val="007F5AE2"/>
     <w:rsid w:val="007F667B"/>
     <w:rsid w:val="008003B7"/>
     <w:rsid w:val="00805B6E"/>
     <w:rsid w:val="00806039"/>
     <w:rsid w:val="00820E41"/>
     <w:rsid w:val="008401FC"/>
     <w:rsid w:val="008456A9"/>
     <w:rsid w:val="0085493B"/>
+    <w:rsid w:val="00881385"/>
     <w:rsid w:val="00883165"/>
     <w:rsid w:val="00884845"/>
     <w:rsid w:val="008917E5"/>
     <w:rsid w:val="008931F0"/>
     <w:rsid w:val="008A361A"/>
     <w:rsid w:val="008B56AF"/>
     <w:rsid w:val="008C7470"/>
+    <w:rsid w:val="008D1E77"/>
     <w:rsid w:val="008F1C0C"/>
     <w:rsid w:val="009120DB"/>
     <w:rsid w:val="00916692"/>
     <w:rsid w:val="00921267"/>
     <w:rsid w:val="009308AF"/>
     <w:rsid w:val="00935E2E"/>
     <w:rsid w:val="00940FD1"/>
     <w:rsid w:val="0094792C"/>
     <w:rsid w:val="009521CA"/>
     <w:rsid w:val="00952542"/>
     <w:rsid w:val="00957971"/>
     <w:rsid w:val="00963FA5"/>
     <w:rsid w:val="00970F96"/>
     <w:rsid w:val="00971B19"/>
     <w:rsid w:val="00973D26"/>
     <w:rsid w:val="009811B2"/>
-    <w:rsid w:val="00982599"/>
+    <w:rsid w:val="009845E8"/>
     <w:rsid w:val="00994F2F"/>
     <w:rsid w:val="009A0B2B"/>
     <w:rsid w:val="009A137F"/>
     <w:rsid w:val="009A18D3"/>
     <w:rsid w:val="009B4C3C"/>
+    <w:rsid w:val="009B58A5"/>
     <w:rsid w:val="009C226D"/>
     <w:rsid w:val="009C3A18"/>
     <w:rsid w:val="009C6BCB"/>
     <w:rsid w:val="009D7964"/>
     <w:rsid w:val="009F0882"/>
     <w:rsid w:val="009F5CBE"/>
     <w:rsid w:val="009F6826"/>
     <w:rsid w:val="00A00DC1"/>
     <w:rsid w:val="00A01BCC"/>
     <w:rsid w:val="00A01EAC"/>
     <w:rsid w:val="00A038D4"/>
     <w:rsid w:val="00A05AFA"/>
     <w:rsid w:val="00A13CB2"/>
     <w:rsid w:val="00A14DF8"/>
     <w:rsid w:val="00A3199E"/>
     <w:rsid w:val="00A33E79"/>
     <w:rsid w:val="00A445D1"/>
     <w:rsid w:val="00A5653B"/>
     <w:rsid w:val="00A62364"/>
     <w:rsid w:val="00A7745F"/>
+    <w:rsid w:val="00A8131E"/>
     <w:rsid w:val="00A850A4"/>
-    <w:rsid w:val="00A94A00"/>
     <w:rsid w:val="00A94E64"/>
     <w:rsid w:val="00A95F40"/>
     <w:rsid w:val="00AA5D12"/>
     <w:rsid w:val="00AB1C15"/>
     <w:rsid w:val="00AC5924"/>
     <w:rsid w:val="00AD028D"/>
     <w:rsid w:val="00AD2290"/>
     <w:rsid w:val="00AD5E1A"/>
     <w:rsid w:val="00AE2870"/>
     <w:rsid w:val="00AE3518"/>
     <w:rsid w:val="00AF014A"/>
     <w:rsid w:val="00AF3F1C"/>
     <w:rsid w:val="00AF73CA"/>
     <w:rsid w:val="00B02D71"/>
+    <w:rsid w:val="00B03071"/>
     <w:rsid w:val="00B07F68"/>
     <w:rsid w:val="00B15B6F"/>
     <w:rsid w:val="00B1676F"/>
     <w:rsid w:val="00B17FBC"/>
     <w:rsid w:val="00B272F8"/>
     <w:rsid w:val="00B316CF"/>
     <w:rsid w:val="00B340BF"/>
     <w:rsid w:val="00B35A45"/>
     <w:rsid w:val="00B3698A"/>
     <w:rsid w:val="00B36B34"/>
     <w:rsid w:val="00B3772A"/>
     <w:rsid w:val="00B409D9"/>
     <w:rsid w:val="00B469A2"/>
     <w:rsid w:val="00B5215A"/>
     <w:rsid w:val="00B54CF0"/>
     <w:rsid w:val="00B56BF6"/>
     <w:rsid w:val="00B64A56"/>
     <w:rsid w:val="00B67567"/>
     <w:rsid w:val="00B67E8C"/>
     <w:rsid w:val="00B96F61"/>
     <w:rsid w:val="00BA1579"/>
     <w:rsid w:val="00BA2224"/>
     <w:rsid w:val="00BA27AA"/>
     <w:rsid w:val="00BA7E0A"/>
     <w:rsid w:val="00BB52B6"/>
     <w:rsid w:val="00BC4AE6"/>
     <w:rsid w:val="00BC4D6B"/>
     <w:rsid w:val="00BD550A"/>
     <w:rsid w:val="00BD5DA0"/>
     <w:rsid w:val="00BE1D19"/>
     <w:rsid w:val="00BE7097"/>
     <w:rsid w:val="00C00833"/>
     <w:rsid w:val="00C00E3A"/>
+    <w:rsid w:val="00C26338"/>
     <w:rsid w:val="00C33767"/>
     <w:rsid w:val="00C36E8F"/>
     <w:rsid w:val="00C50143"/>
     <w:rsid w:val="00C51126"/>
     <w:rsid w:val="00C56771"/>
     <w:rsid w:val="00C632BB"/>
     <w:rsid w:val="00C677FA"/>
     <w:rsid w:val="00C74C0D"/>
     <w:rsid w:val="00C74C68"/>
     <w:rsid w:val="00C755F4"/>
     <w:rsid w:val="00C87B78"/>
     <w:rsid w:val="00C92E61"/>
     <w:rsid w:val="00C962A0"/>
     <w:rsid w:val="00CA70B6"/>
     <w:rsid w:val="00CB4434"/>
     <w:rsid w:val="00CB4ACA"/>
     <w:rsid w:val="00CC1F4B"/>
     <w:rsid w:val="00CC7398"/>
     <w:rsid w:val="00CD4B13"/>
     <w:rsid w:val="00CE4264"/>
     <w:rsid w:val="00CF62FA"/>
     <w:rsid w:val="00D006B7"/>
     <w:rsid w:val="00D1047E"/>
     <w:rsid w:val="00D113C3"/>
     <w:rsid w:val="00D11E72"/>
     <w:rsid w:val="00D177E5"/>
     <w:rsid w:val="00D234D8"/>
     <w:rsid w:val="00D2478E"/>
     <w:rsid w:val="00D24CCD"/>
     <w:rsid w:val="00D34489"/>
     <w:rsid w:val="00D40F92"/>
     <w:rsid w:val="00D41CA7"/>
     <w:rsid w:val="00D572FF"/>
     <w:rsid w:val="00D606D4"/>
     <w:rsid w:val="00D61BA6"/>
     <w:rsid w:val="00D71883"/>
     <w:rsid w:val="00D74371"/>
     <w:rsid w:val="00D77B93"/>
     <w:rsid w:val="00D819D8"/>
     <w:rsid w:val="00D82699"/>
     <w:rsid w:val="00D86BFB"/>
     <w:rsid w:val="00D901A7"/>
     <w:rsid w:val="00DA0101"/>
     <w:rsid w:val="00DB2953"/>
     <w:rsid w:val="00DB3C3A"/>
     <w:rsid w:val="00DB7B1C"/>
     <w:rsid w:val="00DC16E8"/>
     <w:rsid w:val="00DD36C9"/>
     <w:rsid w:val="00DE193F"/>
+    <w:rsid w:val="00DE254B"/>
     <w:rsid w:val="00DE2F9B"/>
     <w:rsid w:val="00DE2FED"/>
     <w:rsid w:val="00DE3A9C"/>
+    <w:rsid w:val="00DF1F53"/>
     <w:rsid w:val="00DF425A"/>
     <w:rsid w:val="00DF474F"/>
     <w:rsid w:val="00E11C8A"/>
     <w:rsid w:val="00E30272"/>
     <w:rsid w:val="00E318F8"/>
     <w:rsid w:val="00E43927"/>
     <w:rsid w:val="00E55F16"/>
     <w:rsid w:val="00E57662"/>
     <w:rsid w:val="00E577A8"/>
     <w:rsid w:val="00E622B6"/>
     <w:rsid w:val="00E63611"/>
     <w:rsid w:val="00E65BC6"/>
     <w:rsid w:val="00E70C2A"/>
     <w:rsid w:val="00E73848"/>
     <w:rsid w:val="00E749CC"/>
     <w:rsid w:val="00E75700"/>
     <w:rsid w:val="00E76AD8"/>
     <w:rsid w:val="00E76E41"/>
     <w:rsid w:val="00E849B8"/>
     <w:rsid w:val="00E929CA"/>
+    <w:rsid w:val="00E932A9"/>
     <w:rsid w:val="00E96261"/>
     <w:rsid w:val="00E97E27"/>
     <w:rsid w:val="00EA0BE9"/>
     <w:rsid w:val="00EB27E4"/>
     <w:rsid w:val="00EB70B8"/>
     <w:rsid w:val="00EF243F"/>
     <w:rsid w:val="00EF71B1"/>
     <w:rsid w:val="00EF727A"/>
     <w:rsid w:val="00F02EF9"/>
     <w:rsid w:val="00F07D58"/>
     <w:rsid w:val="00F112D8"/>
-    <w:rsid w:val="00F11C09"/>
     <w:rsid w:val="00F1475B"/>
     <w:rsid w:val="00F178C3"/>
     <w:rsid w:val="00F2366B"/>
     <w:rsid w:val="00F24E2A"/>
     <w:rsid w:val="00F2508A"/>
+    <w:rsid w:val="00F345B1"/>
+    <w:rsid w:val="00F425A8"/>
+    <w:rsid w:val="00F42C2C"/>
     <w:rsid w:val="00F45C69"/>
     <w:rsid w:val="00F47C5D"/>
     <w:rsid w:val="00F5149C"/>
     <w:rsid w:val="00F51668"/>
     <w:rsid w:val="00F54CF5"/>
+    <w:rsid w:val="00F62480"/>
     <w:rsid w:val="00F63E15"/>
     <w:rsid w:val="00F70A94"/>
     <w:rsid w:val="00F72FC9"/>
     <w:rsid w:val="00F736F2"/>
+    <w:rsid w:val="00F7690B"/>
+    <w:rsid w:val="00F90127"/>
     <w:rsid w:val="00F95E39"/>
     <w:rsid w:val="00F96615"/>
     <w:rsid w:val="00F97F9F"/>
     <w:rsid w:val="00FA457E"/>
     <w:rsid w:val="00FB53C7"/>
     <w:rsid w:val="00FC07A8"/>
+    <w:rsid w:val="00FC2A80"/>
     <w:rsid w:val="00FF0A1D"/>
     <w:rsid w:val="00FF6DF4"/>
     <w:rsid w:val="014BD08B"/>
     <w:rsid w:val="01EF896A"/>
     <w:rsid w:val="02F8BA57"/>
     <w:rsid w:val="03179305"/>
     <w:rsid w:val="0418ED37"/>
     <w:rsid w:val="08E1705E"/>
     <w:rsid w:val="09AD976F"/>
     <w:rsid w:val="09EB7326"/>
     <w:rsid w:val="0BA78509"/>
     <w:rsid w:val="0BB0AE9C"/>
     <w:rsid w:val="0D8F9081"/>
     <w:rsid w:val="0DD0E89F"/>
     <w:rsid w:val="0E5AF76F"/>
     <w:rsid w:val="0F038C2D"/>
     <w:rsid w:val="0F5A06F8"/>
     <w:rsid w:val="1105B02E"/>
     <w:rsid w:val="1146E38E"/>
     <w:rsid w:val="12B1D71D"/>
     <w:rsid w:val="13486E15"/>
     <w:rsid w:val="13E4D617"/>
     <w:rsid w:val="1415331C"/>
     <w:rsid w:val="14AD454A"/>
     <w:rsid w:val="15C738B9"/>
@@ -13796,60 +13617,60 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>5</Pages>
-  <Words>1318</Words>
-  <Characters>7516</Characters>
+  <Words>973</Words>
+  <Characters>7571</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>62</Lines>
+  <Lines>63</Lines>
   <Paragraphs>17</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company>Hewlett-Packard Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>8817</CharactersWithSpaces>
+  <CharactersWithSpaces>8527</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Názov predmetu:</dc:title>
   <dc:subject/>
   <dc:creator>Juraj Medo</dc:creator>
   <cp:keywords/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="GrammarlyDocumentId">
     <vt:lpwstr>49eb61c0-04a9-4ecc-9f4d-244f6f2f1ac2</vt:lpwstr>
   </property>