--- v0 (2025-11-11)
+++ v1 (2026-10-04)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0F4591C0" w14:textId="77777777" w:rsidR="0041501D" w:rsidRDefault="00CA7CEA" w:rsidP="00F4650B">
+    <w:p w14:paraId="0F4591C0" w14:textId="0BDFF61E" w:rsidR="0041501D" w:rsidRDefault="00CA7CEA" w:rsidP="00F4650B">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">MIKROBIOLÓGIA </w:t>
       </w:r>
@@ -70,63 +70,108 @@
       <w:r w:rsidR="00AF28E2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="001B5E76">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>EXTERNÉ ŠTÚDIUM</w:t>
       </w:r>
       <w:r w:rsidR="00AF28E2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> FBP</w:t>
-[...1 lines deleted...]
-      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="003E5829">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
+        <w:t>B-VLU FAPZ</w:t>
+      </w:r>
+      <w:r w:rsidR="0064478F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (Externá </w:t>
+      </w:r>
+      <w:r w:rsidR="0058753A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidR="00C64A6F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Kombinovaná </w:t>
+      </w:r>
+      <w:r w:rsidR="0064478F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">forma) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0F4591C1" w14:textId="53211979" w:rsidR="00CA7CEA" w:rsidRDefault="0041501D" w:rsidP="10DB9B20">
+    <w:p w14:paraId="0F4591C1" w14:textId="438CE421" w:rsidR="00CA7CEA" w:rsidRDefault="0041501D" w:rsidP="10DB9B20">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="10DB9B20">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t> </w:t>
@@ -139,118 +184,117 @@
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00CA7CEA" w:rsidRPr="10DB9B20">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>zimný semester  akad. rok 20</w:t>
       </w:r>
       <w:r w:rsidR="00395DF1" w:rsidRPr="10DB9B20">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
-      <w:r w:rsidR="16BB6AFD" w:rsidRPr="10DB9B20">
+      <w:r w:rsidR="00C64A6F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>5</w:t>
+        <w:t>6</w:t>
       </w:r>
       <w:r w:rsidR="00CA7CEA" w:rsidRPr="10DB9B20">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>/</w:t>
       </w:r>
       <w:r w:rsidR="00E915F6" w:rsidRPr="10DB9B20">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
-      <w:r w:rsidR="67AE9186" w:rsidRPr="10DB9B20">
+      <w:r w:rsidR="00C64A6F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>6</w:t>
+        <w:t>7</w:t>
       </w:r>
       <w:r w:rsidR="00CA7CEA" w:rsidRPr="10DB9B20">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7B9717A9" w14:textId="274FFE92" w:rsidR="0023476D" w:rsidRPr="006256C9" w:rsidRDefault="00CA7CEA" w:rsidP="10DB9B20">
+    <w:p w14:paraId="7B9717A9" w14:textId="0CCB5C26" w:rsidR="0023476D" w:rsidRPr="00C64A6F" w:rsidRDefault="00CA7CEA" w:rsidP="10DB9B20">
       <w:pPr>
         <w:pStyle w:val="Pokraovaniezoznamu"/>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="FF0000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="10DB9B20">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">                                       </w:t>
       </w:r>
       <w:r w:rsidRPr="10DB9B20">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Prednášajúc</w:t>
       </w:r>
       <w:r w:rsidR="00AF28E2" w:rsidRPr="10DB9B20">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>a</w:t>
@@ -294,188 +338,222 @@
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">on </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00401AD0">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>line</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="0023476D" w:rsidRPr="10DB9B20">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00C64A6F" w:rsidRPr="00C64A6F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Teams</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
     </w:p>
-    <w:p w14:paraId="44058E55" w14:textId="244E071B" w:rsidR="00524396" w:rsidRDefault="00CA7CEA" w:rsidP="10DB9B20">
+    <w:p w14:paraId="44058E55" w14:textId="37C2AE4B" w:rsidR="00524396" w:rsidRDefault="00CA7CEA" w:rsidP="10DB9B20">
       <w:pPr>
         <w:pStyle w:val="Pokraovaniezoznamu"/>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="10DB9B20">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
           <w:shd w:val="clear" w:color="auto" w:fill="EEECE1" w:themeFill="background2"/>
         </w:rPr>
         <w:t>1. prednáška</w:t>
       </w:r>
       <w:r w:rsidRPr="10DB9B20">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:shd w:val="clear" w:color="auto" w:fill="EEECE1" w:themeFill="background2"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
       <w:r w:rsidRPr="10DB9B20">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00D02B68" w:rsidRPr="10DB9B20">
+      <w:r w:rsidR="00ED07BB">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t>25</w:t>
+      </w:r>
+      <w:r w:rsidRPr="10DB9B20">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00ED07BB">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t>09</w:t>
+      </w:r>
+      <w:r w:rsidRPr="10DB9B20">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00E44F4B" w:rsidRPr="10DB9B20">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t>202</w:t>
+      </w:r>
+      <w:r w:rsidR="00ED07BB">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidRPr="10DB9B20">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r w:rsidR="3DC3B665" w:rsidRPr="10DB9B20">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t>piatok</w:t>
+      </w:r>
+      <w:r w:rsidRPr="10DB9B20">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">); </w:t>
+      </w:r>
+      <w:r w:rsidR="001A2801" w:rsidRPr="10DB9B20">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
-      <w:r w:rsidR="3352E7CC" w:rsidRPr="10DB9B20">
-[...61 lines deleted...]
-        <w:t>1</w:t>
+      <w:r w:rsidR="00596214">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t>6</w:t>
       </w:r>
       <w:r w:rsidR="00FB2DB1" w:rsidRPr="10DB9B20">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
         </w:rPr>
-        <w:t>7.00 – 1</w:t>
-[...7 lines deleted...]
-        <w:t>9</w:t>
+        <w:t>.00 – 1</w:t>
+      </w:r>
+      <w:r w:rsidR="00596214">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t>8</w:t>
       </w:r>
       <w:r w:rsidR="00FB2DB1" w:rsidRPr="10DB9B20">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t xml:space="preserve">.00 hod. </w:t>
+      </w:r>
+      <w:r w:rsidR="00B805F2">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t>(2 hod.)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0F4591C4" w14:textId="36C1CDEB" w:rsidR="00416173" w:rsidRPr="00524396" w:rsidRDefault="00CA7CEA" w:rsidP="10DB9B20">
       <w:pPr>
         <w:pStyle w:val="Pokraovaniezoznamu"/>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="10DB9B20">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
@@ -577,185 +655,223 @@
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="01737C4D" w14:textId="77777777" w:rsidR="0023378C" w:rsidRPr="00767FC9" w:rsidRDefault="0023378C" w:rsidP="10DB9B20">
       <w:pPr>
         <w:pStyle w:val="Zkladntext"/>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
         <w:spacing w:after="0"/>
         <w:ind w:firstLine="142"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1DC3E3F9" w14:textId="2658499E" w:rsidR="0023378C" w:rsidRDefault="00CA7CEA" w:rsidP="10DB9B20">
+    <w:p w14:paraId="1DC3E3F9" w14:textId="79297233" w:rsidR="0023378C" w:rsidRDefault="00CA7CEA" w:rsidP="10DB9B20">
       <w:pPr>
         <w:pStyle w:val="Pokraovaniezoznamu"/>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="10DB9B20">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
           <w:shd w:val="clear" w:color="auto" w:fill="EEECE1" w:themeFill="background2"/>
         </w:rPr>
         <w:t>2. prednáška</w:t>
       </w:r>
       <w:r w:rsidRPr="10DB9B20">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:shd w:val="clear" w:color="auto" w:fill="EEECE1" w:themeFill="background2"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
       <w:r w:rsidRPr="10DB9B20">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="084EAFB8" w:rsidRPr="10DB9B20">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
         </w:rPr>
-        <w:t>11</w:t>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidR="00596214">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t>6</w:t>
       </w:r>
       <w:r w:rsidRPr="10DB9B20">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t>.10.</w:t>
       </w:r>
       <w:r w:rsidR="00E44F4B" w:rsidRPr="10DB9B20">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t>202</w:t>
       </w:r>
-      <w:r w:rsidR="312E9A18" w:rsidRPr="10DB9B20">
-[...5 lines deleted...]
-        <w:t>5</w:t>
+      <w:r w:rsidR="00596214">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t>6</w:t>
       </w:r>
       <w:r w:rsidRPr="10DB9B20">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t xml:space="preserve"> (</w:t>
       </w:r>
-      <w:r w:rsidR="6B82A1DF" w:rsidRPr="10DB9B20">
-[...5 lines deleted...]
-        <w:t>sobota</w:t>
+      <w:r w:rsidR="00596214">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t>piatok</w:t>
       </w:r>
       <w:r w:rsidRPr="10DB9B20">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t xml:space="preserve">); </w:t>
       </w:r>
+      <w:r w:rsidR="00BC454A">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t>13</w:t>
+      </w:r>
       <w:r w:rsidR="007A71C2" w:rsidRPr="10DB9B20">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">7.00 - 9.00 hod. </w:t>
+        <w:t xml:space="preserve">.00 - </w:t>
+      </w:r>
+      <w:r w:rsidR="00BC454A">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t>16</w:t>
       </w:r>
       <w:r w:rsidR="007A71C2" w:rsidRPr="10DB9B20">
         <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.00 hod. </w:t>
+      </w:r>
+      <w:r w:rsidR="007A71C2" w:rsidRPr="10DB9B20">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
+      <w:r w:rsidR="00B805F2" w:rsidRPr="00B805F2">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t>(3 hod.)</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="0F4591C8" w14:textId="0FBEDFB3" w:rsidR="003E09C3" w:rsidRDefault="00857FFC" w:rsidP="10DB9B20">
+    <w:p w14:paraId="4CD4A693" w14:textId="5676BF48" w:rsidR="003271C5" w:rsidRPr="00FB2DB1" w:rsidRDefault="00857FFC" w:rsidP="003271C5">
       <w:pPr>
         <w:pStyle w:val="Pokraovaniezoznamu"/>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:i/>
-          <w:iCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="10DB9B20">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Eukaryotické mikroorganizmy</w:t>
       </w:r>
       <w:r w:rsidR="00432CAC" w:rsidRPr="10DB9B20">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="10DB9B20">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
@@ -804,2047 +920,2383 @@
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>a význam v potravinárstve</w:t>
       </w:r>
       <w:r w:rsidR="00416173" w:rsidRPr="10DB9B20">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="003E09C3" w:rsidRPr="10DB9B20">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
+      <w:r w:rsidR="003271C5" w:rsidRPr="10DB9B20">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Prvkové a látkové zloženie mikroorganizmov. Rozdelenie mikroorganizmov podľa zdrojov uhlíka a energie.  </w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="434EB334" w14:textId="77777777" w:rsidR="0023378C" w:rsidRPr="0023378C" w:rsidRDefault="0023378C" w:rsidP="10DB9B20">
+    <w:p w14:paraId="0F4591C8" w14:textId="150737B6" w:rsidR="003E09C3" w:rsidRDefault="003E09C3" w:rsidP="10DB9B20">
       <w:pPr>
         <w:pStyle w:val="Pokraovaniezoznamu"/>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="514CEEDA" w14:textId="0D549F41" w:rsidR="00547CDF" w:rsidRPr="00767FC9" w:rsidRDefault="00CA7CEA" w:rsidP="10DB9B20">
+    <w:p w14:paraId="514CEEDA" w14:textId="22EBE463" w:rsidR="00547CDF" w:rsidRPr="00B805F2" w:rsidRDefault="00CA7CEA" w:rsidP="10DB9B20">
       <w:pPr>
         <w:pStyle w:val="Zoznam"/>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:i/>
-          <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="10DB9B20">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">3. prednáška: </w:t>
       </w:r>
       <w:r w:rsidR="004010C6" w:rsidRPr="10DB9B20">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
-      <w:r w:rsidR="142AF681" w:rsidRPr="10DB9B20">
-[...7 lines deleted...]
-        <w:t>4</w:t>
+      <w:r w:rsidR="006007C8">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>7</w:t>
       </w:r>
       <w:r w:rsidRPr="10DB9B20">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.1</w:t>
       </w:r>
-      <w:r w:rsidR="007A71C2" w:rsidRPr="10DB9B20">
+      <w:r w:rsidR="001E1DB7">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>0</w:t>
+      </w:r>
+      <w:r w:rsidRPr="10DB9B20">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00E44F4B" w:rsidRPr="10DB9B20">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>202</w:t>
+      </w:r>
+      <w:r w:rsidR="006007C8">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidRPr="10DB9B20">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r w:rsidR="006007C8">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>sobota</w:t>
+      </w:r>
+      <w:r w:rsidRPr="10DB9B20">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">); </w:t>
+      </w:r>
+      <w:r w:rsidR="00617B88" w:rsidRPr="10DB9B20">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
+      <w:r w:rsidR="00B805F2">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>0</w:t>
+      </w:r>
       <w:r w:rsidRPr="10DB9B20">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>.</w:t>
-[...19 lines deleted...]
-        <w:t>5</w:t>
+        <w:t>.00 -</w:t>
+      </w:r>
+      <w:r w:rsidR="005A4EB9" w:rsidRPr="10DB9B20">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00617B88" w:rsidRPr="10DB9B20">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidR="00B805F2">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>3</w:t>
       </w:r>
       <w:r w:rsidRPr="10DB9B20">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (</w:t>
-[...51 lines deleted...]
-      <w:r w:rsidR="005A4EB9" w:rsidRPr="10DB9B20">
+        <w:t>.00 hod</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B805F2">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="00547CDF" w:rsidRPr="00B805F2">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00617B88" w:rsidRPr="10DB9B20">
-[...39 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+      <w:r w:rsidR="00B805F2" w:rsidRPr="00B805F2">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>(3 hod.)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="551BD93C" w14:textId="02DEB917" w:rsidR="002A532D" w:rsidRPr="00FB2DB1" w:rsidRDefault="002A532D" w:rsidP="10DB9B20">
-[...92 lines deleted...]
-    <w:p w14:paraId="3B4478C7" w14:textId="75799262" w:rsidR="00EB739F" w:rsidRDefault="00EB739F" w:rsidP="10DB9B20">
+    <w:p w14:paraId="36BCB868" w14:textId="2494FE88" w:rsidR="00C11019" w:rsidRDefault="00A04A06" w:rsidP="10DB9B20">
       <w:pPr>
         <w:pStyle w:val="Zoznam"/>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
+      <w:r w:rsidRPr="00A04A06">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Metabolizmus mikroorganizmov so zameraním na </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A04A06">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>katabolické</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A04A06">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> procesy. </w:t>
+      </w:r>
+      <w:r w:rsidR="00C11019" w:rsidRPr="00A04A06">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Rast a rozmnožovanie mikroorganizmov (rastová krivka). Vplyv podmienok prostredia na mikroorganizmy</w:t>
+      </w:r>
+      <w:r w:rsidR="00C11019" w:rsidRPr="10DB9B20">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="00FB41A1" w14:textId="66E6A997" w:rsidR="00C11019" w:rsidRPr="00767FC9" w:rsidRDefault="00C11019" w:rsidP="10DB9B20">
-[...122 lines deleted...]
-    <w:p w14:paraId="36BCB868" w14:textId="44ABA69A" w:rsidR="00C11019" w:rsidRDefault="00C11019" w:rsidP="10DB9B20">
+    <w:p w14:paraId="2D132D81" w14:textId="77777777" w:rsidR="00E415AC" w:rsidRDefault="00E415AC" w:rsidP="10DB9B20">
       <w:pPr>
         <w:pStyle w:val="Zoznam"/>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="10DB9B20">
-[...9 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w14:paraId="0F4591CC" w14:textId="2DC8BA71" w:rsidR="00D44D0F" w:rsidRPr="00E54BCD" w:rsidRDefault="00CA7CEA" w:rsidP="10DB9B20">
+    <w:p w14:paraId="6866A0AF" w14:textId="77777777" w:rsidR="00E415AC" w:rsidRDefault="00E415AC" w:rsidP="00E415AC">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5EC23EA0" w14:textId="77777777" w:rsidR="00846DA9" w:rsidRDefault="00846DA9" w:rsidP="00E415AC">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="016EF069" w14:textId="77777777" w:rsidR="00846DA9" w:rsidRDefault="00846DA9" w:rsidP="00E415AC">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0F4591CC" w14:textId="5CE96906" w:rsidR="00D44D0F" w:rsidRPr="00636ED3" w:rsidRDefault="00CA7CEA" w:rsidP="00E415AC">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00636ED3">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Praktické </w:t>
+      </w:r>
+      <w:r w:rsidR="005B6353" w:rsidRPr="00636ED3">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve">laboratórne </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00636ED3">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve">cvičenia </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2948346D" w14:textId="2496799E" w:rsidR="0058753A" w:rsidRPr="00636ED3" w:rsidRDefault="6AC7E0C7" w:rsidP="00E415AC">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00636ED3">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Vyučujúc</w:t>
+      </w:r>
+      <w:r w:rsidR="0024251A" w:rsidRPr="00636ED3">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00636ED3">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>: Ing. J</w:t>
+      </w:r>
+      <w:r w:rsidR="0024251A" w:rsidRPr="00636ED3">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">uraj </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="0024251A" w:rsidRPr="00636ED3">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Medo</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00636ED3">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>, PhD.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="32F46A46" w14:textId="7D74FA62" w:rsidR="00B95786" w:rsidRPr="00636ED3" w:rsidRDefault="0058753A" w:rsidP="00E415AC">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00636ED3">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Tech</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00636ED3">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. zabezpečenie </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00636ED3">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>lab</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00636ED3">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>. cvičení :  Ing. J. Petrová, PhD.</w:t>
+      </w:r>
+      <w:r w:rsidR="000A67D8" w:rsidRPr="00636ED3">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> a</w:t>
+      </w:r>
+      <w:r w:rsidR="0024251A" w:rsidRPr="00636ED3">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="000A67D8" w:rsidRPr="00636ED3">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bc. </w:t>
+      </w:r>
+      <w:r w:rsidR="0024251A" w:rsidRPr="00636ED3">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">H. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="0024251A" w:rsidRPr="00636ED3">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Blaškovičová</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="40EB482A" w14:textId="77777777" w:rsidR="00E415AC" w:rsidRDefault="00E415AC" w:rsidP="00E415AC">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0E7A089E" w14:textId="6490FA47" w:rsidR="00C1218C" w:rsidRDefault="00CA7CEA" w:rsidP="002A0942">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
-          <w:left w:val="single" w:sz="4" w:space="3" w:color="auto"/>
-[...1 lines deleted...]
-          <w:right w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
-        <w:jc w:val="center"/>
-[...6 lines deleted...]
-          <w:color w:val="FF0000"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="EE0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="10DB9B20">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...21 lines deleted...]
-        <w:t xml:space="preserve">laboratórne </w:t>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>1.</w:t>
+      </w:r>
+      <w:r w:rsidR="00F86E3F">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="10DB9B20">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...34 lines deleted...]
-        <w:t xml:space="preserve">     </w:t>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>cvičenie:</w:t>
+      </w:r>
+      <w:r w:rsidR="0041501D" w:rsidRPr="10DB9B20">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="008E23E7">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>28</w:t>
+      </w:r>
+      <w:r w:rsidR="00AD7F57" w:rsidRPr="10DB9B20">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.1</w:t>
+      </w:r>
+      <w:r w:rsidR="008E23E7">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>1</w:t>
       </w:r>
       <w:r w:rsidR="00D44D0F" w:rsidRPr="10DB9B20">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...21 lines deleted...]
-        <w:t>AZ-32</w:t>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="00E44F4B" w:rsidRPr="10DB9B20">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>202</w:t>
+      </w:r>
+      <w:r w:rsidR="0082253D">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidR="00FA4F32" w:rsidRPr="10DB9B20">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00D44D0F" w:rsidRPr="10DB9B20">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="0082253D">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>sobota</w:t>
+      </w:r>
+      <w:r w:rsidR="00D44D0F" w:rsidRPr="00160368">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="EE0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidR="0041501D" w:rsidRPr="00160368">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="EE0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00160368" w:rsidRPr="00160368">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="EE0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>AZ-31</w:t>
+      </w:r>
+      <w:r w:rsidR="004C1E58" w:rsidRPr="00194C47">
+        <w:rPr>
+          <w:color w:val="EE0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+      <w:r w:rsidR="0031342B" w:rsidRPr="00194C47">
+        <w:rPr>
+          <w:color w:val="EE0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00331513" w:rsidRPr="00194C47">
+        <w:rPr>
+          <w:color w:val="EE0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>7</w:t>
+      </w:r>
+      <w:r w:rsidR="0031342B" w:rsidRPr="0031342B">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="EE0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00331513">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="EE0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>0</w:t>
+      </w:r>
+      <w:r w:rsidR="0031342B" w:rsidRPr="0031342B">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="EE0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>0 – 1</w:t>
+      </w:r>
+      <w:r w:rsidR="00331513">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="EE0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>0</w:t>
+      </w:r>
+      <w:r w:rsidR="0031342B" w:rsidRPr="0031342B">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="EE0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00331513">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="EE0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>0</w:t>
+      </w:r>
+      <w:r w:rsidR="0031342B" w:rsidRPr="0031342B">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="EE0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">0 hod.   </w:t>
+      </w:r>
+      <w:r w:rsidR="00DA4A5F" w:rsidRPr="00160368">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="EE0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="008F658E">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="EE0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Forma</w:t>
+      </w:r>
+      <w:r w:rsidR="0031342B">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="EE0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:r w:rsidR="001A4A7E" w:rsidRPr="007D698D">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="EE0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t xml:space="preserve">iba </w:t>
+      </w:r>
+      <w:r w:rsidR="0031342B" w:rsidRPr="007D698D">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="EE0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>Kombinovaná</w:t>
+      </w:r>
+      <w:r w:rsidR="008F658E">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="EE0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="11714494" w14:textId="19FB9431" w:rsidR="6AC7E0C7" w:rsidRDefault="6AC7E0C7" w:rsidP="10DB9B20">
+    <w:p w14:paraId="00965C59" w14:textId="4BB7CC78" w:rsidR="00F62CD0" w:rsidRPr="007865E7" w:rsidRDefault="00603266" w:rsidP="007865E7">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
-          <w:left w:val="single" w:sz="4" w:space="3" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
-          <w:right w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
-        <w:jc w:val="center"/>
-[...37 lines deleted...]
-        <w:t>. Ing. Jana Maková, PhD.</w:t>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007865E7">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Práca v mikrobiologickom laboratóriu</w:t>
+      </w:r>
+      <w:r w:rsidR="00B80972" w:rsidRPr="007865E7">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> pri rozbore potravín</w:t>
+      </w:r>
+      <w:r w:rsidR="001D3FC5" w:rsidRPr="007865E7">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> so zameraním na baktérie a mikroskopické huby</w:t>
+      </w:r>
+      <w:r w:rsidR="00F62CD0" w:rsidRPr="007865E7">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="350805A3" w14:textId="079AA751" w:rsidR="00CA7CEA" w:rsidRDefault="00CA7CEA" w:rsidP="10DB9B20">
+    <w:p w14:paraId="41A393AA" w14:textId="0098E55F" w:rsidR="00603266" w:rsidRPr="007865E7" w:rsidRDefault="00F62CD0" w:rsidP="00E415AC">
+      <w:pPr>
+        <w:pStyle w:val="Odsekzoznamu"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="23"/>
+        </w:numPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+        </w:pBdr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:ind w:left="357" w:hanging="357"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007865E7">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Odber vzoriek potravín a</w:t>
+      </w:r>
+      <w:r w:rsidR="0015470B" w:rsidRPr="007865E7">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007865E7">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ich</w:t>
+      </w:r>
+      <w:r w:rsidR="0015470B" w:rsidRPr="007865E7">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> spracovanie na </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007865E7">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="004F6D75" w:rsidRPr="007865E7">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>mikrobiologický</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007865E7">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> rozbor. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0B220EEE" w14:textId="4DD00D85" w:rsidR="007C0A22" w:rsidRPr="007865E7" w:rsidRDefault="00C1218C" w:rsidP="00E415AC">
+      <w:pPr>
+        <w:pStyle w:val="Odsekzoznamu"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="23"/>
+        </w:numPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+        </w:pBdr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:ind w:left="357" w:hanging="357"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007865E7">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Živné pôdy, ich rozdelenie, zloženie, príprava a ich sterilizácia.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3C9A44AF" w14:textId="77777777" w:rsidR="007C0A22" w:rsidRPr="007865E7" w:rsidRDefault="007C0A22" w:rsidP="00E415AC">
+      <w:pPr>
+        <w:pStyle w:val="Odsekzoznamu"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="23"/>
+        </w:numPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+        </w:pBdr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:ind w:left="357" w:hanging="357"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007865E7">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Spôsoby kultivácie mikroorganizmov a sterilizácie v mikrobiologickom laboratóriu.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="17E13A5B" w14:textId="616B9F51" w:rsidR="004B446A" w:rsidRDefault="007C0A22" w:rsidP="00201428">
+      <w:pPr>
+        <w:pStyle w:val="Odsekzoznamu"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="23"/>
+        </w:numPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+        </w:pBdr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:ind w:left="357" w:hanging="357"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007865E7">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Spôsoby očkovania živných pôd.</w:t>
+      </w:r>
+      <w:r w:rsidR="003A0DA1">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Názorná ukážka- </w:t>
+      </w:r>
+      <w:r w:rsidR="00C12003">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">vyučujúci. </w:t>
+      </w:r>
+      <w:r w:rsidR="003A0DA1">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3F64FBA5" w14:textId="77777777" w:rsidR="00201428" w:rsidRDefault="00201428" w:rsidP="00201428">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="38D6078B" w14:textId="1AE241C7" w:rsidR="00F15C9B" w:rsidRDefault="00B85B26" w:rsidP="00F15C9B">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="3" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
-        <w:jc w:val="center"/>
-[...17 lines deleted...]
-      <w:r w:rsidR="0041501D" w:rsidRPr="10DB9B20">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidR="00F15C9B" w:rsidRPr="10DB9B20">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="007D560A">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00FE2D8E" w:rsidRPr="10DB9B20">
-[...53 lines deleted...]
-          <w:color w:val="FF0000"/>
+      <w:r w:rsidR="00F15C9B" w:rsidRPr="10DB9B20">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>cvičenie: 1</w:t>
+      </w:r>
+      <w:r w:rsidR="00F15C9B">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidR="00F15C9B" w:rsidRPr="10DB9B20">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.1. 202</w:t>
+      </w:r>
+      <w:r w:rsidR="00F15C9B">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>7</w:t>
+      </w:r>
+      <w:r w:rsidR="00F15C9B" w:rsidRPr="10DB9B20">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (utorok</w:t>
+      </w:r>
+      <w:r w:rsidR="00F15C9B" w:rsidRPr="00160368">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="EE0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>) AZ-31</w:t>
+      </w:r>
+      <w:r w:rsidR="0092770C">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="EE0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+      <w:r w:rsidR="00F15C9B" w:rsidRPr="00160368">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="EE0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   </w:t>
+      </w:r>
+      <w:r w:rsidR="00194C47">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="EE0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">16.30 – 19.30 hod. </w:t>
+      </w:r>
+      <w:r w:rsidR="00F15C9B">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="EE0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Forma</w:t>
+      </w:r>
+      <w:r w:rsidR="00194C47">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="EE0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>: Kombinovaná aj Externá</w:t>
+      </w:r>
+      <w:r w:rsidR="00F15C9B">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="EE0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00D44D0F" w:rsidRPr="10DB9B20">
-[...85 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w14:paraId="1586F90E" w14:textId="77777777" w:rsidR="00AC6386" w:rsidRDefault="00AC6386" w:rsidP="10DB9B20">
+    <w:p w14:paraId="4082292E" w14:textId="77777777" w:rsidR="005E13D0" w:rsidRDefault="00F15C9B" w:rsidP="00F15C9B">
       <w:pPr>
         <w:pStyle w:val="Odsekzoznamu"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
         <w:ind w:left="357" w:hanging="357"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="10DB9B20">
-[...6 lines deleted...]
-        <w:t xml:space="preserve">Poučenie o bezpečnosti v mikrobiologickom laboratóriu.  </w:t>
+      <w:r w:rsidRPr="00D6068F">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Poučenie o bezpečnosti v mikrobiologickom laboratóriu</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="15E2C664" w14:textId="0E4E8071" w:rsidR="000222B6" w:rsidRPr="00C11EAB" w:rsidRDefault="000222B6" w:rsidP="10DB9B20">
+    <w:p w14:paraId="504F81B6" w14:textId="1B9BBBD9" w:rsidR="00F15C9B" w:rsidRPr="00D6068F" w:rsidRDefault="00F15C9B" w:rsidP="00F15C9B">
       <w:pPr>
         <w:pStyle w:val="Odsekzoznamu"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
         <w:ind w:left="357" w:hanging="357"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="10DB9B20">
-[...24 lines deleted...]
-        <w:t>.</w:t>
+      <w:r w:rsidRPr="00D6068F">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Mikroskop a jeho optické charakteristiky.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="760D4B39" w14:textId="77777777" w:rsidR="00AC6386" w:rsidRPr="00C11EAB" w:rsidRDefault="00AC6386" w:rsidP="10DB9B20">
+    <w:p w14:paraId="152FF385" w14:textId="77777777" w:rsidR="00F15C9B" w:rsidRPr="00C11EAB" w:rsidRDefault="00F15C9B" w:rsidP="00F15C9B">
       <w:pPr>
         <w:pStyle w:val="Odsekzoznamu"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
         <w:ind w:left="357" w:hanging="357"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="10DB9B20">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Morfológia baktérií. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="770BD24C" w14:textId="1D467D82" w:rsidR="00AC6386" w:rsidRPr="00C11EAB" w:rsidRDefault="00AC6386" w:rsidP="10DB9B20">
+    <w:p w14:paraId="1713136A" w14:textId="72FA81D5" w:rsidR="00A9070B" w:rsidRPr="00AB500C" w:rsidRDefault="00F15C9B" w:rsidP="00AB500C">
       <w:pPr>
         <w:pStyle w:val="Odsekzoznamu"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
         <w:ind w:left="357" w:hanging="357"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="10DB9B20">
+      <w:r w:rsidRPr="00AB500C">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Pozorovanie </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="00EA10A4" w:rsidRPr="10DB9B20">
+      <w:r w:rsidRPr="00AB500C">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>kokovitých</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="00EA10A4" w:rsidRPr="10DB9B20">
-[...20 lines deleted...]
-          <w:iCs/>
+      <w:r w:rsidRPr="00AB500C">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> a paličkovitých baktérií vo vitálne-sfarbených preparátoch v optickom mikroskope, využitím homogénnej </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AB500C">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>imerzie</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AB500C">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> a vo fixovaných trvalých preparátoch. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0F4591D3" w14:textId="53B9E214" w:rsidR="00013285" w:rsidRDefault="00013285" w:rsidP="007F44FD">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2838CC3E" w14:textId="75023FC3" w:rsidR="00CA7CEA" w:rsidRDefault="00B85B26" w:rsidP="007D698D">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="3" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+        </w:pBdr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r w:rsidR="00CA7CEA" w:rsidRPr="10DB9B20">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="007D560A">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="10DB9B20">
-[...62 lines deleted...]
-        <w:t xml:space="preserve">. </w:t>
+      <w:r w:rsidR="00CA7CEA" w:rsidRPr="10DB9B20">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">cvičenie </w:t>
+      </w:r>
+      <w:r w:rsidR="00CA7CEA" w:rsidRPr="10DB9B20">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidR="00CA7CEA" w:rsidRPr="10DB9B20">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00FE2D8E" w:rsidRPr="10DB9B20">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidR="00F0274A">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r w:rsidR="00FE2D8E" w:rsidRPr="10DB9B20">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00615B0E" w:rsidRPr="10DB9B20">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>1.20</w:t>
+      </w:r>
+      <w:r w:rsidR="003F2069" w:rsidRPr="10DB9B20">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidR="007D698D">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>7</w:t>
+      </w:r>
+      <w:r w:rsidR="00615B0E" w:rsidRPr="10DB9B20">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r w:rsidR="7CDCFCA2" w:rsidRPr="10DB9B20">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>streda</w:t>
+      </w:r>
+      <w:r w:rsidR="00615B0E" w:rsidRPr="10DB9B20">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">)  </w:t>
+      </w:r>
+      <w:r w:rsidR="00160368">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">AZ </w:t>
+      </w:r>
+      <w:r w:rsidR="00B95786">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>-31</w:t>
+      </w:r>
+      <w:r w:rsidR="0092770C">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">; </w:t>
+      </w:r>
+      <w:r w:rsidR="009564E4">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="EE0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">16.30 – 19.30 hod. Forma: Kombinovaná aj Externá </w:t>
+      </w:r>
+      <w:r w:rsidR="00615B0E" w:rsidRPr="10DB9B20">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0F4591D1" w14:textId="7095A8D3" w:rsidR="00FA5918" w:rsidRDefault="00CA7CEA" w:rsidP="10DB9B20">
+    <w:p w14:paraId="0F4591D5" w14:textId="77777777" w:rsidR="00013285" w:rsidRDefault="00CA7CEA" w:rsidP="10DB9B20">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="10DB9B20">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>1.skupina</w:t>
-[...24 lines deleted...]
-      <w:r w:rsidRPr="10DB9B20">
+        <w:t>Morfológia mikroskopických húb</w:t>
+      </w:r>
+      <w:r w:rsidR="00013285" w:rsidRPr="10DB9B20">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidR="00D44D0F" w:rsidRPr="10DB9B20">
-[...70 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w14:paraId="0F4591D3" w14:textId="53B9E214" w:rsidR="00013285" w:rsidRDefault="00013285" w:rsidP="10DB9B20">
-[...171 lines deleted...]
-    <w:p w14:paraId="0F4591D5" w14:textId="77777777" w:rsidR="00013285" w:rsidRDefault="00CA7CEA" w:rsidP="10DB9B20">
+    <w:p w14:paraId="0F4591D6" w14:textId="4DE71065" w:rsidR="00CA7CEA" w:rsidRPr="00B86360" w:rsidRDefault="00013285" w:rsidP="10DB9B20">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:i/>
+          <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="10DB9B20">
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="24"/>
-[...7 lines deleted...]
-          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Pozorovanie</w:t>
+      </w:r>
+      <w:r w:rsidR="00CA7CEA" w:rsidRPr="10DB9B20">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> pripraven</w:t>
+      </w:r>
+      <w:r w:rsidRPr="10DB9B20">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ých</w:t>
+      </w:r>
+      <w:r w:rsidR="00CA7CEA" w:rsidRPr="10DB9B20">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> preparát</w:t>
+      </w:r>
+      <w:r w:rsidRPr="10DB9B20">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ov</w:t>
+      </w:r>
+      <w:r w:rsidR="0022181F" w:rsidRPr="10DB9B20">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> vláknitých </w:t>
+      </w:r>
+      <w:r w:rsidR="000874D7" w:rsidRPr="10DB9B20">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>mikroskopických húb</w:t>
+      </w:r>
+      <w:r w:rsidRPr="10DB9B20">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidR="00CA7CEA" w:rsidRPr="10DB9B20">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00CA7CEA" w:rsidRPr="10DB9B20">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Mucor</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00CA7CEA" w:rsidRPr="10DB9B20">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00CA7CEA" w:rsidRPr="10DB9B20">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Rhizopus</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00CA7CEA" w:rsidRPr="10DB9B20">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00CA7CEA" w:rsidRPr="10DB9B20">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Aspergillus</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00CA7CEA" w:rsidRPr="10DB9B20">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00CA7CEA" w:rsidRPr="10DB9B20">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Penicillium</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00CA7CEA" w:rsidRPr="10DB9B20">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00CA7CEA" w:rsidRPr="10DB9B20">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Fusarium</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00CA7CEA" w:rsidRPr="10DB9B20">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00CA7CEA" w:rsidRPr="10DB9B20">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Alternaria</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00CA7CEA" w:rsidRPr="10DB9B20">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0F4591D6" w14:textId="4DE71065" w:rsidR="00CA7CEA" w:rsidRPr="00B86360" w:rsidRDefault="00013285" w:rsidP="10DB9B20">
+    <w:p w14:paraId="0F4591D9" w14:textId="77777777" w:rsidR="00CA7CEA" w:rsidRPr="00E9485F" w:rsidRDefault="00CA7CEA" w:rsidP="00CA7CEA">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0F4591DA" w14:textId="03015CF6" w:rsidR="0076314E" w:rsidRDefault="00B85B26" w:rsidP="00AC7C4C">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
-          <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="3" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
-        <w:jc w:val="both"/>
-[...18 lines deleted...]
-        <w:t>Pozorovanie</w:t>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>4</w:t>
       </w:r>
       <w:r w:rsidR="00CA7CEA" w:rsidRPr="10DB9B20">
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:i/>
-[...15 lines deleted...]
-        <w:t>ých</w:t>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>. cvičenie</w:t>
       </w:r>
       <w:r w:rsidR="00CA7CEA" w:rsidRPr="10DB9B20">
         <w:rPr>
-          <w:b/>
-[...57 lines deleted...]
-          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:r w:rsidR="00434C14" w:rsidRPr="10DB9B20">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidR="007D698D">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>4</w:t>
+      </w:r>
+      <w:r w:rsidR="00615B0E" w:rsidRPr="10DB9B20">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.1.20</w:t>
+      </w:r>
+      <w:r w:rsidR="0076314E" w:rsidRPr="10DB9B20">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidR="007D698D">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>7</w:t>
+      </w:r>
+      <w:r w:rsidR="0092770C">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...305 lines deleted...]
-      </w:r>
       <w:r w:rsidR="00615B0E" w:rsidRPr="10DB9B20">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>.1.20</w:t>
-[...19 lines deleted...]
-        <w:t>6</w:t>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r w:rsidR="768045C0" w:rsidRPr="10DB9B20">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>štvrtok</w:t>
       </w:r>
       <w:r w:rsidR="00615B0E" w:rsidRPr="10DB9B20">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (</w:t>
-[...86 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t xml:space="preserve">)  </w:t>
+      </w:r>
+      <w:r w:rsidR="0021290C">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">AZ 32; </w:t>
+      </w:r>
+      <w:r w:rsidR="00AC7C4C">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="EE0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">16.30 – 19.30 hod. Forma: Kombinovaná aj Externá </w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="75A215A3" w14:textId="77777777" w:rsidR="0071073B" w:rsidRPr="00A96676" w:rsidRDefault="0071073B" w:rsidP="10DB9B20">
       <w:pPr>
         <w:pStyle w:val="Odsekzoznamu"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
         <w:ind w:left="357" w:hanging="357"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
@@ -2945,308 +3397,293 @@
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
         <w:ind w:left="357" w:hanging="357"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="10DB9B20">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Pozorovanie kvasiniek a hodnotenie ich vitality – vitálny kvasinkový test.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="40B6B412" w14:textId="462CDF4E" w:rsidR="00DE454E" w:rsidRDefault="00DE454E" w:rsidP="10DB9B20">
-      <w:pPr>
+    <w:p w14:paraId="0F4591DF" w14:textId="77777777" w:rsidR="00955E96" w:rsidRDefault="00955E96" w:rsidP="00955E96">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="72378E30" w14:textId="77777777" w:rsidR="005F0E0B" w:rsidRDefault="005F0E0B" w:rsidP="00955E96">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0F4591E0" w14:textId="01BDD6B9" w:rsidR="00F249C2" w:rsidRPr="00B85B26" w:rsidRDefault="00CA7CEA" w:rsidP="00122887">
+      <w:pPr>
+        <w:pStyle w:val="Odsekzoznamu"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="17"/>
+        </w:numPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
-          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
+        <w:ind w:left="357" w:hanging="357"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="24"/>
-[...15 lines deleted...]
-          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B85B26">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">cvičenie: </w:t>
+      </w:r>
+      <w:r w:rsidR="00A64C9C" w:rsidRPr="00B85B26">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
-      <w:r w:rsidR="71FA04DF" w:rsidRPr="10DB9B20">
-[...2 lines deleted...]
-          <w:bCs/>
+      <w:r w:rsidR="00140EF5">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
+      <w:r w:rsidR="00615B0E" w:rsidRPr="00B85B26">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.1.20</w:t>
+      </w:r>
+      <w:r w:rsidR="0076314E" w:rsidRPr="00B85B26">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidR="00140EF5">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>7</w:t>
+      </w:r>
+      <w:r w:rsidR="00615B0E" w:rsidRPr="00B85B26">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r w:rsidR="14CD160E" w:rsidRPr="00B85B26">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>piatok</w:t>
+      </w:r>
+      <w:r w:rsidR="00615B0E" w:rsidRPr="00B85B26">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidR="00734ED3">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> AZ 32</w:t>
+      </w:r>
+      <w:r w:rsidR="00F00DED">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>; 7</w:t>
+      </w:r>
+      <w:r w:rsidR="00863B29">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="EE0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00F00DED">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="EE0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>0</w:t>
       </w:r>
-      <w:r w:rsidRPr="10DB9B20">
-[...2 lines deleted...]
-          <w:bCs/>
+      <w:r w:rsidR="00863B29">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="EE0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">0 – </w:t>
+      </w:r>
+      <w:r w:rsidR="00F00DED">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="EE0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>10</w:t>
+      </w:r>
+      <w:r w:rsidR="00863B29">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="EE0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidR="3C85954B" w:rsidRPr="10DB9B20">
-[...2 lines deleted...]
-          <w:bCs/>
+      <w:r w:rsidR="00F00DED">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="EE0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>0</w:t>
       </w:r>
-      <w:r w:rsidRPr="10DB9B20">
-[...195 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00863B29">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="EE0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">0 hod. Forma: Kombinovaná aj Externá </w:t>
+      </w:r>
+      <w:r w:rsidR="00863B29" w:rsidRPr="10DB9B20">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:r w:rsidR="00615B0E" w:rsidRPr="00B85B26">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">         </w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="6AFBCA4A" w14:textId="77777777" w:rsidR="00083678" w:rsidRPr="001876EB" w:rsidRDefault="00083678" w:rsidP="10DB9B20">
       <w:pPr>
         <w:pStyle w:val="Odsekzoznamu"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
         <w:ind w:left="357" w:hanging="357"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="10DB9B20">
@@ -3485,51 +3922,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>ako KTJ.g</w:t>
       </w:r>
       <w:r w:rsidR="00C773CB" w:rsidRPr="10DB9B20">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>-1</w:t>
       </w:r>
       <w:r w:rsidR="00C773CB" w:rsidRPr="10DB9B20">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> suš. zem.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1E08AA05" w14:textId="1F176096" w:rsidR="00083678" w:rsidRPr="00A96676" w:rsidRDefault="00083678" w:rsidP="10DB9B20">
+    <w:p w14:paraId="1E08AA05" w14:textId="3797872A" w:rsidR="00083678" w:rsidRPr="00A96676" w:rsidRDefault="00083678" w:rsidP="10DB9B20">
       <w:pPr>
         <w:pStyle w:val="Odsekzoznamu"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
         <w:ind w:left="357" w:hanging="357"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="10DB9B20">
         <w:rPr>
           <w:b/>
@@ -3542,287 +3979,150 @@
       <w:r w:rsidR="000E397A" w:rsidRPr="10DB9B20">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> zameraného na </w:t>
       </w:r>
       <w:r w:rsidR="00925C1C" w:rsidRPr="10DB9B20">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">problematiku </w:t>
       </w:r>
       <w:r w:rsidR="000E397A" w:rsidRPr="10DB9B20">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>prv</w:t>
-[...16 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> cvičen</w:t>
       </w:r>
       <w:r w:rsidR="00881BA4" w:rsidRPr="10DB9B20">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>í</w:t>
+      </w:r>
+      <w:r w:rsidR="00F661A0">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2 a 3</w:t>
       </w:r>
       <w:r w:rsidRPr="10DB9B20">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4D6F48B3" w14:textId="77777777" w:rsidR="00083678" w:rsidRPr="0010782D" w:rsidRDefault="00083678" w:rsidP="10DB9B20">
       <w:pPr>
         <w:pStyle w:val="Odsekzoznamu"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
         <w:ind w:left="357" w:hanging="357"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="10DB9B20">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Udeľovanie zápočtov.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5579FABB" w14:textId="5611BCF5" w:rsidR="00C236BA" w:rsidRDefault="00C236BA" w:rsidP="10DB9B20">
-[...125 lines deleted...]
-    </w:p>
     <w:p w14:paraId="6D06BD64" w14:textId="77777777" w:rsidR="003240E4" w:rsidRDefault="003240E4" w:rsidP="001B0A43">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F4591E7" w14:textId="1348030D" w:rsidR="004F41D2" w:rsidRPr="006B7E9F" w:rsidRDefault="004F41D2" w:rsidP="006D51E7">
       <w:pPr>
         <w:pStyle w:val="Nadpis3"/>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:spacing w:before="0" w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:color w:val="FF0000"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006B7E9F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:color w:val="FF0000"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Podmienky na udelenie zápočtu:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0F4591E8" w14:textId="77777777" w:rsidR="004F41D2" w:rsidRPr="006B7E9F" w:rsidRDefault="004F41D2" w:rsidP="006D51E7">
       <w:pPr>
         <w:pStyle w:val="Zoznam"/>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006B7E9F">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>1. Aktívna účasť na vyučovaní predmetu (prednášky + cvičenia).</w:t>
@@ -3968,51 +4268,51 @@
       <w:r w:rsidR="0076314E" w:rsidRPr="006B7E9F">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">ospravedlnená </w:t>
       </w:r>
       <w:r w:rsidRPr="006B7E9F">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>vyuč. jednotka)</w:t>
       </w:r>
       <w:r w:rsidR="0076314E" w:rsidRPr="006B7E9F">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4FB64B80" w14:textId="2F2AB19D" w:rsidR="007E0C97" w:rsidRPr="006B7E9F" w:rsidRDefault="009A4C37" w:rsidP="10DB9B20">
+    <w:p w14:paraId="4FB64B80" w14:textId="39A5269E" w:rsidR="007E0C97" w:rsidRPr="006B7E9F" w:rsidRDefault="009A4C37" w:rsidP="10DB9B20">
       <w:pPr>
         <w:pStyle w:val="Zoznam"/>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="10DB9B20">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">4. </w:t>
       </w:r>
       <w:r w:rsidR="00A423AC" w:rsidRPr="10DB9B20">
@@ -4020,85 +4320,103 @@
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Zápočet je možné získať </w:t>
       </w:r>
       <w:r w:rsidR="00B5172F" w:rsidRPr="10DB9B20">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">po splnení podmienok </w:t>
       </w:r>
       <w:r w:rsidR="00A423AC" w:rsidRPr="10DB9B20">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">najneskôr do </w:t>
       </w:r>
+      <w:r w:rsidR="00857447">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>29</w:t>
+      </w:r>
       <w:r w:rsidR="5E2F4D58" w:rsidRPr="10DB9B20">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>16. 2</w:t>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="00F772CA">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>1</w:t>
       </w:r>
       <w:r w:rsidR="00FA64B5" w:rsidRPr="10DB9B20">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00481E1F" w:rsidRPr="10DB9B20">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>202</w:t>
       </w:r>
-      <w:r w:rsidR="7E91501A" w:rsidRPr="10DB9B20">
-[...6 lines deleted...]
-        <w:t>6</w:t>
+      <w:r w:rsidR="001A016F">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>7</w:t>
       </w:r>
       <w:r w:rsidR="00481E1F" w:rsidRPr="10DB9B20">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="59976D51" w14:textId="77777777" w:rsidR="007E0C97" w:rsidRPr="006B7E9F" w:rsidRDefault="007E0C97" w:rsidP="007E0C97">
       <w:pPr>
         <w:pStyle w:val="Zoznam"/>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
@@ -4151,248 +4469,483 @@
           <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>JAVOREKOVÁ, S. -  MAKOVÁ, J. 2019,</w:t>
       </w:r>
       <w:r w:rsidR="001C2E72">
         <w:rPr>
           <w:b/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="006B7E9F">
         <w:rPr>
           <w:b/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>2022 alebo 2023. Mikrobiológia (učebnica), Nitra :  SPU.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="163EB4A0" w14:textId="59415450" w:rsidR="007E0C97" w:rsidRPr="006B7E9F" w:rsidRDefault="007E0C97" w:rsidP="007E0C97">
+    <w:p w14:paraId="3C631D15" w14:textId="051DBBD1" w:rsidR="005C48F5" w:rsidRDefault="007E0C97" w:rsidP="006D51E7">
       <w:pPr>
         <w:pStyle w:val="Zoznam"/>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:rPr>
           <w:b/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006B7E9F">
         <w:rPr>
           <w:b/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>JAVOREKOVÁ, S. – MEDO, J. 2016, 2019</w:t>
       </w:r>
       <w:r w:rsidR="0087463B" w:rsidRPr="006B7E9F">
         <w:rPr>
           <w:b/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="006B7E9F">
         <w:rPr>
           <w:b/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">  2022</w:t>
       </w:r>
       <w:r w:rsidR="0087463B" w:rsidRPr="006B7E9F">
         <w:rPr>
           <w:b/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> alebo 2024</w:t>
       </w:r>
       <w:r w:rsidRPr="006B7E9F">
         <w:rPr>
           <w:b/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>. Laboratórny manuál k predmetu Mikrobiológia (skriptum), Nitra : SPU.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="13F3B109" w14:textId="49EF207B" w:rsidR="00EF0964" w:rsidRDefault="00EF0964" w:rsidP="006D51E7">
+    <w:p w14:paraId="079065F4" w14:textId="21264839" w:rsidR="005C48F5" w:rsidRDefault="005C48F5" w:rsidP="006D51E7">
       <w:pPr>
         <w:pStyle w:val="Zoznam"/>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="727D8130" w14:textId="63FA6ADB" w:rsidR="005C48F5" w:rsidRDefault="005C48F5" w:rsidP="006D51E7">
-[...13 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="481F3B1E" w14:textId="77777777" w:rsidR="006158BE" w:rsidRPr="00BB0397" w:rsidRDefault="006158BE" w:rsidP="006158BE">
+      <w:pPr>
+        <w:kinsoku w:val="0"/>
+        <w:spacing w:before="77"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BB0397">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Podmienky opakovania predmetu :</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="3C631D15" w14:textId="048AA5D6" w:rsidR="005C48F5" w:rsidRDefault="005C48F5" w:rsidP="006D51E7">
-[...13 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="712BD200" w14:textId="60BAE9AF" w:rsidR="006158BE" w:rsidRPr="00C540DF" w:rsidRDefault="006158BE" w:rsidP="00C540DF">
+      <w:pPr>
+        <w:kinsoku w:val="0"/>
+        <w:autoSpaceDE/>
+        <w:autoSpaceDN/>
+        <w:adjustRightInd/>
+        <w:ind w:left="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C540DF">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">a, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C540DF">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ak predmet opakuje študent  prvý krát</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C540DF">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> a mal udelený zápočet, tak sa mu zápočet uzná   s počtom bodov z čiastkového testu</w:t>
+      </w:r>
+      <w:r w:rsidR="00091419">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C540DF">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ako mal, nemusí (ale môže) chodiť znovu na výučbu, v UIS však musí byť  zaevidovaný/zaradený  na výučbu (prednášky aj cvičenia).</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="079065F4" w14:textId="21264839" w:rsidR="005C48F5" w:rsidRDefault="005C48F5" w:rsidP="006D51E7">
-[...13 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="39243D9D" w14:textId="01906383" w:rsidR="006158BE" w:rsidRPr="00C540DF" w:rsidRDefault="006158BE" w:rsidP="00C540DF">
+      <w:pPr>
+        <w:kinsoku w:val="0"/>
+        <w:autoSpaceDE/>
+        <w:autoSpaceDN/>
+        <w:adjustRightInd/>
+        <w:ind w:left="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C540DF">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">b, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C540DF">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ak predmet študent opakuje druhý krát </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C540DF">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> a mal udelený zápočet a neprechádza do vyššieho ročníka, mal by opakovať predmet  v plnom rozsahu prednášky aj cvičenia</w:t>
+      </w:r>
+      <w:r w:rsidR="008955F2">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (zaevidovať v UIS)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C540DF">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>, a písať bude znovu aj čiastkový test</w:t>
+      </w:r>
+      <w:r w:rsidR="00C540DF">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00B247E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> V prípade prekrývania s inými predmetmi dohodne spôsob</w:t>
+      </w:r>
+      <w:r w:rsidR="000423DA">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>/ďalšie možnosti</w:t>
+      </w:r>
+      <w:r w:rsidR="00B247E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> opakovania s</w:t>
+      </w:r>
+      <w:r w:rsidR="00CB1B31">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00B247E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>gara</w:t>
+      </w:r>
+      <w:r w:rsidR="00CB1B31">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ntkou</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00CB1B31">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> predmetu (prof. Ing. Soňa Javoreková, PhD.</w:t>
+      </w:r>
+      <w:r w:rsidR="000423DA">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>, sona.javorekova@uniag.sk</w:t>
+      </w:r>
+      <w:r w:rsidR="00CB1B31">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="311C3BCA" w14:textId="18E23D36" w:rsidR="005C48F5" w:rsidRPr="006B7E9F" w:rsidRDefault="005C48F5" w:rsidP="10DB9B20">
-[...14 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="00B495F2" w14:textId="1C0B3A5B" w:rsidR="006158BE" w:rsidRPr="00C540DF" w:rsidRDefault="006158BE" w:rsidP="00C540DF">
+      <w:pPr>
+        <w:kinsoku w:val="0"/>
+        <w:autoSpaceDE/>
+        <w:autoSpaceDN/>
+        <w:adjustRightInd/>
+        <w:ind w:left="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C540DF">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">c, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C540DF">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ak študentovi  nebol udelený zápočet</w:t>
+      </w:r>
+      <w:r w:rsidR="00992CAB">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="00992CAB" w:rsidRPr="00992CAB">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>tak</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C540DF">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> predmet opakuje v plnom rozsahu.</w:t>
+      </w:r>
     </w:p>
-    <w:sectPr w:rsidR="005C48F5" w:rsidRPr="006B7E9F" w:rsidSect="001E14E1">
+    <w:sectPr w:rsidR="006158BE" w:rsidRPr="00C540DF" w:rsidSect="001E14E1">
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="851" w:right="1134" w:bottom="851" w:left="1134" w:header="709" w:footer="709" w:gutter="0"/>
       <w:cols w:space="146"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
-    <w:charset w:val="EE"/>
+    <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Symbol">
+    <w:panose1 w:val="05050102010706020507"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="EE"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-  </w:font>
-[...5 lines deleted...]
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
-    <w:charset w:val="EE"/>
+    <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0B6975B7"/>
@@ -4558,50 +5111,199 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="122132AE"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="F32EBF70"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="15854A88"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="F746047A"/>
     <w:lvl w:ilvl="0" w:tplc="003675FA">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="806C3EEE" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4697,51 +5399,51 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="4558BC5A" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="18BA58FF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="EB76A046"/>
     <w:lvl w:ilvl="0" w:tplc="041B000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041B0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041B001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -4783,51 +5485,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041B0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041B001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="195B666A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="75BC4C26"/>
     <w:lvl w:ilvl="0" w:tplc="041B000D">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1260" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041B0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1980" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -4896,51 +5598,51 @@
     <w:lvl w:ilvl="7" w:tplc="041B0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6300" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041B0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7020" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="22C768C1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E250CB64"/>
     <w:lvl w:ilvl="0" w:tplc="041B000D">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041B0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -5009,51 +5711,51 @@
     <w:lvl w:ilvl="7" w:tplc="041B0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041B0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="276041CF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="D5CA306A"/>
     <w:lvl w:ilvl="0" w:tplc="041B000D">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041B0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -5122,51 +5824,51 @@
     <w:lvl w:ilvl="7" w:tplc="041B0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041B0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2EAB1CA8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="28EA1258"/>
     <w:lvl w:ilvl="0" w:tplc="041B000D">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041B0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -5235,51 +5937,51 @@
     <w:lvl w:ilvl="7" w:tplc="041B0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041B0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="35AB2EA2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="7722ADF2"/>
     <w:lvl w:ilvl="0" w:tplc="041B000D">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041B0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -5348,51 +6050,51 @@
     <w:lvl w:ilvl="7" w:tplc="041B0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041B0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="384143C0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="9BD25A60"/>
     <w:lvl w:ilvl="0" w:tplc="132A92D6">
       <w:start w:val="13"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041B0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -5461,51 +6163,51 @@
     <w:lvl w:ilvl="7" w:tplc="041B0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041B0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="47816D86"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="233E4AA2"/>
     <w:lvl w:ilvl="0" w:tplc="74FA36D6">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="643"/>
         </w:tabs>
         <w:ind w:left="643" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041B0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5577,51 +6279,51 @@
     <w:lvl w:ilvl="7" w:tplc="041B0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5683"/>
         </w:tabs>
         <w:ind w:left="5683" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041B001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6403"/>
         </w:tabs>
         <w:ind w:left="6403" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="478201BA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="EC369B56"/>
     <w:lvl w:ilvl="0" w:tplc="041B000D">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041B0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -5690,51 +6392,51 @@
     <w:lvl w:ilvl="7" w:tplc="041B0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041B0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4CFD4826"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="2F1E1410"/>
     <w:lvl w:ilvl="0" w:tplc="041B000D">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041B0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -5803,51 +6505,51 @@
     <w:lvl w:ilvl="7" w:tplc="041B0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041B0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4D335BDD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="D99849BE"/>
     <w:lvl w:ilvl="0" w:tplc="041B000D">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041B0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -5916,51 +6618,51 @@
     <w:lvl w:ilvl="7" w:tplc="041B0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041B0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4EDD2B9C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="76981FD6"/>
     <w:lvl w:ilvl="0" w:tplc="041B000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041B0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041B001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -6002,51 +6704,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041B0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041B001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="522B7F05"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="856C2654"/>
     <w:lvl w:ilvl="0" w:tplc="041B000D">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1260" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041B0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1980" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -6115,51 +6817,141 @@
     <w:lvl w:ilvl="7" w:tplc="041B0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6300" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041B0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7020" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="562B48B4"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="38269054"/>
+    <w:lvl w:ilvl="0" w:tplc="FBFE036C">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="700" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="A60EFD50">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1420" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="73448B8A">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2140" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="8272CC94">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2860" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="07DABB36">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3580" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="B5F29364">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4300" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="C87AA0D0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5020" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="D180CE32">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5740" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0FAA4482">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6460" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="568F7299"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="39AE383E"/>
     <w:lvl w:ilvl="0" w:tplc="041B000D">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041B0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -6228,51 +7020,51 @@
     <w:lvl w:ilvl="7" w:tplc="041B0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041B0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="655C4DCB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="74D0AC88"/>
     <w:lvl w:ilvl="0" w:tplc="041B000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041B0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041B001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -6314,51 +7106,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041B0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041B001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6BF910C1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E7FA13FC"/>
     <w:lvl w:ilvl="0" w:tplc="041B000D">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041B0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -6427,51 +7219,51 @@
     <w:lvl w:ilvl="7" w:tplc="041B0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041B0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6FB366E4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="25D0F0CA"/>
     <w:lvl w:ilvl="0" w:tplc="31CA710A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="F1EE000C" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6567,51 +7359,51 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="C1EAACF4" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="78FE059C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="B0986E08"/>
     <w:lvl w:ilvl="0" w:tplc="041B000D">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1260" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041B0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1980" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -6680,414 +7472,623 @@
     <w:lvl w:ilvl="7" w:tplc="041B0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6300" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041B0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7020" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
+  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7A444F5E"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="AE1CF488"/>
+    <w:lvl w:ilvl="0" w:tplc="B224C04A">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="041B0019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="041B001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="041B000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="041B0019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="041B001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="041B000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="041B0019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="041B001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="152840932">
+    <w:abstractNumId w:val="15"/>
+  </w:num>
+  <w:num w:numId="2" w16cid:durableId="156767256">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="3" w16cid:durableId="1904290618">
+    <w:abstractNumId w:val="20"/>
+  </w:num>
+  <w:num w:numId="4" w16cid:durableId="1539051144">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="5" w16cid:durableId="1225214560">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="6" w16cid:durableId="1194853703">
+    <w:abstractNumId w:val="18"/>
+  </w:num>
+  <w:num w:numId="7" w16cid:durableId="883519833">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="8" w16cid:durableId="1727214900">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="9" w16cid:durableId="406923485">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="10" w16cid:durableId="355040502">
+    <w:abstractNumId w:val="22"/>
+  </w:num>
+  <w:num w:numId="11" w16cid:durableId="1402555689">
     <w:abstractNumId w:val="14"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="156767256">
+  <w:num w:numId="12" w16cid:durableId="1742292314">
+    <w:abstractNumId w:val="16"/>
+  </w:num>
+  <w:num w:numId="13" w16cid:durableId="1253393494">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="14" w16cid:durableId="295568791">
     <w:abstractNumId w:val="10"/>
   </w:num>
-  <w:num w:numId="3" w16cid:durableId="1904290618">
-[...5 lines deleted...]
-  <w:num w:numId="5" w16cid:durableId="1225214560">
+  <w:num w:numId="15" w16cid:durableId="2107310938">
     <w:abstractNumId w:val="12"/>
   </w:num>
-  <w:num w:numId="6" w16cid:durableId="1194853703">
-[...28 lines deleted...]
-  </w:num>
   <w:num w:numId="16" w16cid:durableId="486896216">
-    <w:abstractNumId w:val="17"/>
+    <w:abstractNumId w:val="19"/>
   </w:num>
   <w:num w:numId="17" w16cid:durableId="577255625">
-    <w:abstractNumId w:val="3"/>
+    <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="18" w16cid:durableId="582033742">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="19" w16cid:durableId="253707625">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="20" w16cid:durableId="1012950636">
-    <w:abstractNumId w:val="2"/>
+    <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="21" w16cid:durableId="1468234002">
-    <w:abstractNumId w:val="19"/>
+    <w:abstractNumId w:val="21"/>
+  </w:num>
+  <w:num w:numId="22" w16cid:durableId="585849571">
+    <w:abstractNumId w:val="17"/>
+  </w:num>
+  <w:num w:numId="23" w16cid:durableId="1459296323">
+    <w:abstractNumId w:val="23"/>
+  </w:num>
+  <w:num w:numId="24" w16cid:durableId="1254434448">
+    <w:abstractNumId w:val="2"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00CA7CEA"/>
     <w:rsid w:val="00013285"/>
     <w:rsid w:val="00014912"/>
     <w:rsid w:val="00016A45"/>
     <w:rsid w:val="0002121F"/>
     <w:rsid w:val="000222B6"/>
     <w:rsid w:val="000315CC"/>
     <w:rsid w:val="000318FF"/>
+    <w:rsid w:val="000423DA"/>
     <w:rsid w:val="00047EDD"/>
     <w:rsid w:val="0005600E"/>
+    <w:rsid w:val="000722B1"/>
     <w:rsid w:val="0007443C"/>
     <w:rsid w:val="00083678"/>
+    <w:rsid w:val="0008720B"/>
     <w:rsid w:val="000874D7"/>
+    <w:rsid w:val="00091419"/>
+    <w:rsid w:val="000921F3"/>
+    <w:rsid w:val="000A67D8"/>
     <w:rsid w:val="000C1062"/>
     <w:rsid w:val="000C2C91"/>
     <w:rsid w:val="000E397A"/>
     <w:rsid w:val="000F0514"/>
     <w:rsid w:val="001021C8"/>
     <w:rsid w:val="001113E3"/>
     <w:rsid w:val="001174CB"/>
     <w:rsid w:val="00121844"/>
+    <w:rsid w:val="00122887"/>
     <w:rsid w:val="001339E5"/>
+    <w:rsid w:val="00140EF5"/>
     <w:rsid w:val="00147B64"/>
+    <w:rsid w:val="0015470B"/>
+    <w:rsid w:val="00160368"/>
     <w:rsid w:val="00192443"/>
+    <w:rsid w:val="00194C47"/>
+    <w:rsid w:val="001A016F"/>
     <w:rsid w:val="001A0ADB"/>
     <w:rsid w:val="001A1C2A"/>
     <w:rsid w:val="001A2801"/>
+    <w:rsid w:val="001A4A7E"/>
     <w:rsid w:val="001A6888"/>
     <w:rsid w:val="001B0A43"/>
     <w:rsid w:val="001C2E72"/>
     <w:rsid w:val="001C3BB8"/>
+    <w:rsid w:val="001D3FC5"/>
     <w:rsid w:val="001E14E1"/>
+    <w:rsid w:val="001E1DB7"/>
     <w:rsid w:val="001F5AE2"/>
+    <w:rsid w:val="00201428"/>
+    <w:rsid w:val="0021290C"/>
     <w:rsid w:val="0022181F"/>
     <w:rsid w:val="0022590A"/>
     <w:rsid w:val="0023378C"/>
     <w:rsid w:val="0023476D"/>
+    <w:rsid w:val="0024251A"/>
     <w:rsid w:val="0024650D"/>
     <w:rsid w:val="00247525"/>
     <w:rsid w:val="002608A1"/>
     <w:rsid w:val="00281551"/>
     <w:rsid w:val="00282BD8"/>
+    <w:rsid w:val="00292DF0"/>
     <w:rsid w:val="00293406"/>
     <w:rsid w:val="00293832"/>
     <w:rsid w:val="0029789C"/>
+    <w:rsid w:val="002A0942"/>
+    <w:rsid w:val="002A1490"/>
     <w:rsid w:val="002A532D"/>
     <w:rsid w:val="002E7995"/>
+    <w:rsid w:val="0031342B"/>
     <w:rsid w:val="003240E4"/>
+    <w:rsid w:val="003271C5"/>
+    <w:rsid w:val="00331513"/>
     <w:rsid w:val="00336C9E"/>
     <w:rsid w:val="0034192E"/>
     <w:rsid w:val="00344BF0"/>
     <w:rsid w:val="00362CB0"/>
     <w:rsid w:val="00393FA9"/>
     <w:rsid w:val="00395DF1"/>
+    <w:rsid w:val="003A0DA1"/>
     <w:rsid w:val="003B7D99"/>
     <w:rsid w:val="003C48C0"/>
     <w:rsid w:val="003C7124"/>
     <w:rsid w:val="003E09C3"/>
+    <w:rsid w:val="003E5829"/>
     <w:rsid w:val="003F2069"/>
     <w:rsid w:val="004010C6"/>
     <w:rsid w:val="00401AD0"/>
     <w:rsid w:val="004029F7"/>
     <w:rsid w:val="0041040F"/>
+    <w:rsid w:val="00410AAE"/>
     <w:rsid w:val="0041501D"/>
     <w:rsid w:val="00416173"/>
     <w:rsid w:val="0042047D"/>
     <w:rsid w:val="00424C67"/>
     <w:rsid w:val="004314CF"/>
     <w:rsid w:val="00432CAC"/>
     <w:rsid w:val="00434C14"/>
     <w:rsid w:val="00460126"/>
     <w:rsid w:val="00476935"/>
     <w:rsid w:val="00476C8C"/>
     <w:rsid w:val="00481E1F"/>
     <w:rsid w:val="00483212"/>
     <w:rsid w:val="004B437B"/>
+    <w:rsid w:val="004B446A"/>
     <w:rsid w:val="004B4BE5"/>
     <w:rsid w:val="004B59FB"/>
     <w:rsid w:val="004B61F6"/>
+    <w:rsid w:val="004C1E58"/>
     <w:rsid w:val="004C7085"/>
     <w:rsid w:val="004D277A"/>
     <w:rsid w:val="004E3AD9"/>
     <w:rsid w:val="004F41D2"/>
+    <w:rsid w:val="004F6D75"/>
     <w:rsid w:val="005052BC"/>
     <w:rsid w:val="00516E6C"/>
     <w:rsid w:val="00521000"/>
     <w:rsid w:val="00524396"/>
+    <w:rsid w:val="0052598E"/>
     <w:rsid w:val="00547CDF"/>
     <w:rsid w:val="00550939"/>
     <w:rsid w:val="00550EBC"/>
     <w:rsid w:val="0055274A"/>
     <w:rsid w:val="0055463B"/>
     <w:rsid w:val="00562AA9"/>
     <w:rsid w:val="00566C5A"/>
+    <w:rsid w:val="00587021"/>
+    <w:rsid w:val="0058753A"/>
+    <w:rsid w:val="00596214"/>
     <w:rsid w:val="005A375F"/>
     <w:rsid w:val="005A4EB9"/>
     <w:rsid w:val="005B6353"/>
     <w:rsid w:val="005C48F5"/>
+    <w:rsid w:val="005C7C63"/>
     <w:rsid w:val="005D0BB8"/>
     <w:rsid w:val="005D4B7C"/>
+    <w:rsid w:val="005E13D0"/>
     <w:rsid w:val="005E2270"/>
     <w:rsid w:val="005E568E"/>
     <w:rsid w:val="005E6FF2"/>
+    <w:rsid w:val="005E7A18"/>
+    <w:rsid w:val="005F0E0B"/>
+    <w:rsid w:val="006007C8"/>
+    <w:rsid w:val="00603266"/>
     <w:rsid w:val="00611C79"/>
+    <w:rsid w:val="006158BE"/>
     <w:rsid w:val="00615B0E"/>
     <w:rsid w:val="00617B88"/>
     <w:rsid w:val="006256C9"/>
+    <w:rsid w:val="00636ED3"/>
+    <w:rsid w:val="006411B4"/>
+    <w:rsid w:val="0064478F"/>
     <w:rsid w:val="00672CBD"/>
     <w:rsid w:val="00695BA4"/>
+    <w:rsid w:val="006B5143"/>
     <w:rsid w:val="006B7E9F"/>
     <w:rsid w:val="006D51E7"/>
     <w:rsid w:val="006E0F68"/>
     <w:rsid w:val="006F4C35"/>
+    <w:rsid w:val="00703F11"/>
     <w:rsid w:val="0070655D"/>
     <w:rsid w:val="0071073B"/>
     <w:rsid w:val="00713408"/>
     <w:rsid w:val="00714CCE"/>
     <w:rsid w:val="00723F8B"/>
     <w:rsid w:val="00726B52"/>
     <w:rsid w:val="00732AF3"/>
+    <w:rsid w:val="00732F27"/>
+    <w:rsid w:val="00734ED3"/>
+    <w:rsid w:val="00737B35"/>
     <w:rsid w:val="00741F8D"/>
     <w:rsid w:val="007420CF"/>
     <w:rsid w:val="0076314E"/>
     <w:rsid w:val="00767FC9"/>
     <w:rsid w:val="0078331C"/>
+    <w:rsid w:val="007865E7"/>
     <w:rsid w:val="00793851"/>
     <w:rsid w:val="0079538D"/>
-    <w:rsid w:val="00795DF4"/>
+    <w:rsid w:val="007A300B"/>
     <w:rsid w:val="007A71C2"/>
+    <w:rsid w:val="007B1D9F"/>
+    <w:rsid w:val="007C0A22"/>
     <w:rsid w:val="007C3F91"/>
     <w:rsid w:val="007D1DCB"/>
+    <w:rsid w:val="007D560A"/>
+    <w:rsid w:val="007D698D"/>
     <w:rsid w:val="007E0C97"/>
     <w:rsid w:val="007F3171"/>
+    <w:rsid w:val="007F44FD"/>
     <w:rsid w:val="007F5588"/>
     <w:rsid w:val="008036A0"/>
-    <w:rsid w:val="00814576"/>
+    <w:rsid w:val="008201E1"/>
+    <w:rsid w:val="0082253D"/>
     <w:rsid w:val="0082346E"/>
     <w:rsid w:val="0084370E"/>
+    <w:rsid w:val="00845D85"/>
+    <w:rsid w:val="00846DA9"/>
     <w:rsid w:val="00854DCF"/>
+    <w:rsid w:val="00857447"/>
     <w:rsid w:val="00857FFC"/>
+    <w:rsid w:val="00863B29"/>
     <w:rsid w:val="0087463B"/>
     <w:rsid w:val="00881BA4"/>
     <w:rsid w:val="008873A9"/>
     <w:rsid w:val="008909CF"/>
     <w:rsid w:val="00893404"/>
+    <w:rsid w:val="008955F2"/>
     <w:rsid w:val="008A6C38"/>
     <w:rsid w:val="008B0697"/>
     <w:rsid w:val="008B0D34"/>
     <w:rsid w:val="008B3103"/>
+    <w:rsid w:val="008B615A"/>
     <w:rsid w:val="008C1247"/>
+    <w:rsid w:val="008C3BE4"/>
     <w:rsid w:val="008D54B8"/>
     <w:rsid w:val="008E0363"/>
     <w:rsid w:val="008E12D5"/>
     <w:rsid w:val="008E2264"/>
+    <w:rsid w:val="008E23E7"/>
     <w:rsid w:val="008E7A18"/>
+    <w:rsid w:val="008F658E"/>
     <w:rsid w:val="00912624"/>
     <w:rsid w:val="009209D6"/>
     <w:rsid w:val="00922872"/>
     <w:rsid w:val="00925C1C"/>
     <w:rsid w:val="00925F45"/>
+    <w:rsid w:val="0092770C"/>
     <w:rsid w:val="0094606F"/>
     <w:rsid w:val="00954352"/>
     <w:rsid w:val="00955E96"/>
+    <w:rsid w:val="009564E4"/>
+    <w:rsid w:val="00973A5B"/>
     <w:rsid w:val="0097509D"/>
     <w:rsid w:val="00985E6E"/>
+    <w:rsid w:val="00992CAB"/>
     <w:rsid w:val="009A0761"/>
     <w:rsid w:val="009A23F9"/>
     <w:rsid w:val="009A4C37"/>
     <w:rsid w:val="009B24B1"/>
     <w:rsid w:val="009C1B7F"/>
+    <w:rsid w:val="009C1E8A"/>
     <w:rsid w:val="009C2451"/>
     <w:rsid w:val="009C73E3"/>
     <w:rsid w:val="009D0F69"/>
     <w:rsid w:val="009D1BE3"/>
+    <w:rsid w:val="009D36F7"/>
+    <w:rsid w:val="00A04A06"/>
     <w:rsid w:val="00A3053A"/>
     <w:rsid w:val="00A3272A"/>
     <w:rsid w:val="00A3426C"/>
     <w:rsid w:val="00A423AC"/>
+    <w:rsid w:val="00A4440E"/>
     <w:rsid w:val="00A5262F"/>
     <w:rsid w:val="00A5609B"/>
     <w:rsid w:val="00A60616"/>
     <w:rsid w:val="00A64C9C"/>
     <w:rsid w:val="00A74955"/>
     <w:rsid w:val="00A75397"/>
     <w:rsid w:val="00A808AB"/>
     <w:rsid w:val="00A821A2"/>
+    <w:rsid w:val="00A9070B"/>
     <w:rsid w:val="00A92DCA"/>
     <w:rsid w:val="00AB258D"/>
+    <w:rsid w:val="00AB500C"/>
     <w:rsid w:val="00AB6FD8"/>
     <w:rsid w:val="00AC0704"/>
     <w:rsid w:val="00AC6386"/>
+    <w:rsid w:val="00AC7C4C"/>
     <w:rsid w:val="00AD7F57"/>
     <w:rsid w:val="00AF28E2"/>
     <w:rsid w:val="00AF7A3B"/>
     <w:rsid w:val="00B238D9"/>
+    <w:rsid w:val="00B247E8"/>
     <w:rsid w:val="00B369C0"/>
     <w:rsid w:val="00B5172F"/>
     <w:rsid w:val="00B76B10"/>
+    <w:rsid w:val="00B805F2"/>
+    <w:rsid w:val="00B80972"/>
     <w:rsid w:val="00B81384"/>
     <w:rsid w:val="00B82E7F"/>
+    <w:rsid w:val="00B85B26"/>
     <w:rsid w:val="00B86360"/>
     <w:rsid w:val="00B90AE5"/>
     <w:rsid w:val="00B93FD0"/>
+    <w:rsid w:val="00B95786"/>
     <w:rsid w:val="00BA7F80"/>
+    <w:rsid w:val="00BB758E"/>
+    <w:rsid w:val="00BC454A"/>
     <w:rsid w:val="00BD51F2"/>
     <w:rsid w:val="00BE40CB"/>
     <w:rsid w:val="00C004E2"/>
+    <w:rsid w:val="00C03A47"/>
     <w:rsid w:val="00C101C9"/>
     <w:rsid w:val="00C11009"/>
     <w:rsid w:val="00C11019"/>
+    <w:rsid w:val="00C12003"/>
+    <w:rsid w:val="00C1218C"/>
     <w:rsid w:val="00C1274D"/>
     <w:rsid w:val="00C127B8"/>
     <w:rsid w:val="00C158D2"/>
     <w:rsid w:val="00C236BA"/>
     <w:rsid w:val="00C46105"/>
     <w:rsid w:val="00C531F2"/>
+    <w:rsid w:val="00C540DF"/>
     <w:rsid w:val="00C5432C"/>
     <w:rsid w:val="00C63BF3"/>
+    <w:rsid w:val="00C64A6F"/>
     <w:rsid w:val="00C64CEA"/>
     <w:rsid w:val="00C7493D"/>
     <w:rsid w:val="00C773CB"/>
     <w:rsid w:val="00C914E5"/>
     <w:rsid w:val="00C9312A"/>
     <w:rsid w:val="00CA7CEA"/>
+    <w:rsid w:val="00CB1B31"/>
     <w:rsid w:val="00CB6088"/>
     <w:rsid w:val="00CD1E36"/>
     <w:rsid w:val="00CD2A6B"/>
     <w:rsid w:val="00CF2BC5"/>
     <w:rsid w:val="00CF2DB7"/>
     <w:rsid w:val="00CF4E90"/>
     <w:rsid w:val="00D02B68"/>
     <w:rsid w:val="00D31E64"/>
     <w:rsid w:val="00D4076C"/>
     <w:rsid w:val="00D43991"/>
     <w:rsid w:val="00D44D0F"/>
+    <w:rsid w:val="00D6068F"/>
     <w:rsid w:val="00D648A7"/>
+    <w:rsid w:val="00D7481F"/>
     <w:rsid w:val="00D93BAB"/>
     <w:rsid w:val="00D95700"/>
     <w:rsid w:val="00DA4A5F"/>
     <w:rsid w:val="00DB065C"/>
     <w:rsid w:val="00DB55CE"/>
+    <w:rsid w:val="00DC5281"/>
     <w:rsid w:val="00DE454E"/>
+    <w:rsid w:val="00DF3648"/>
+    <w:rsid w:val="00DF51DD"/>
     <w:rsid w:val="00DF771C"/>
     <w:rsid w:val="00E0112F"/>
+    <w:rsid w:val="00E06AEF"/>
     <w:rsid w:val="00E07E14"/>
     <w:rsid w:val="00E115BA"/>
     <w:rsid w:val="00E163C6"/>
+    <w:rsid w:val="00E2195C"/>
     <w:rsid w:val="00E2268D"/>
+    <w:rsid w:val="00E415AC"/>
     <w:rsid w:val="00E42763"/>
+    <w:rsid w:val="00E43BAF"/>
     <w:rsid w:val="00E44F4B"/>
+    <w:rsid w:val="00E51B27"/>
     <w:rsid w:val="00E54BCD"/>
     <w:rsid w:val="00E71353"/>
     <w:rsid w:val="00E807AB"/>
+    <w:rsid w:val="00E86910"/>
     <w:rsid w:val="00E875B4"/>
     <w:rsid w:val="00E915F6"/>
     <w:rsid w:val="00E91752"/>
     <w:rsid w:val="00E9485F"/>
     <w:rsid w:val="00E967CF"/>
     <w:rsid w:val="00EA10A4"/>
     <w:rsid w:val="00EA303B"/>
     <w:rsid w:val="00EB199F"/>
     <w:rsid w:val="00EB3C2F"/>
     <w:rsid w:val="00EB3E14"/>
     <w:rsid w:val="00EB576E"/>
     <w:rsid w:val="00EB739F"/>
+    <w:rsid w:val="00ED07BB"/>
     <w:rsid w:val="00ED0D1C"/>
     <w:rsid w:val="00EE42EF"/>
     <w:rsid w:val="00EF0964"/>
+    <w:rsid w:val="00F00DED"/>
+    <w:rsid w:val="00F0274A"/>
     <w:rsid w:val="00F02B81"/>
     <w:rsid w:val="00F054A3"/>
     <w:rsid w:val="00F12999"/>
     <w:rsid w:val="00F13BD5"/>
+    <w:rsid w:val="00F15C9B"/>
     <w:rsid w:val="00F2201C"/>
     <w:rsid w:val="00F249C2"/>
     <w:rsid w:val="00F36FE6"/>
     <w:rsid w:val="00F4650B"/>
     <w:rsid w:val="00F510FB"/>
     <w:rsid w:val="00F56612"/>
+    <w:rsid w:val="00F62CD0"/>
+    <w:rsid w:val="00F661A0"/>
     <w:rsid w:val="00F71B02"/>
     <w:rsid w:val="00F763BC"/>
+    <w:rsid w:val="00F7690B"/>
+    <w:rsid w:val="00F772CA"/>
+    <w:rsid w:val="00F86E3F"/>
     <w:rsid w:val="00F875A4"/>
     <w:rsid w:val="00F9086D"/>
+    <w:rsid w:val="00F945E3"/>
     <w:rsid w:val="00FA4F32"/>
     <w:rsid w:val="00FA539D"/>
     <w:rsid w:val="00FA5918"/>
     <w:rsid w:val="00FA64B5"/>
     <w:rsid w:val="00FB2DB1"/>
     <w:rsid w:val="00FC2F17"/>
     <w:rsid w:val="00FC5814"/>
     <w:rsid w:val="00FD25F7"/>
     <w:rsid w:val="00FD2B38"/>
     <w:rsid w:val="00FE2D8E"/>
     <w:rsid w:val="00FE67D6"/>
     <w:rsid w:val="00FF445D"/>
     <w:rsid w:val="010F2ABE"/>
     <w:rsid w:val="027BBCBB"/>
     <w:rsid w:val="04146691"/>
     <w:rsid w:val="084EAFB8"/>
     <w:rsid w:val="0A959A49"/>
     <w:rsid w:val="10DB9B20"/>
     <w:rsid w:val="142AF681"/>
     <w:rsid w:val="148059C7"/>
     <w:rsid w:val="14C09D42"/>
     <w:rsid w:val="14CD160E"/>
     <w:rsid w:val="16BB6AFD"/>
     <w:rsid w:val="17AE492B"/>
     <w:rsid w:val="18E2E978"/>
@@ -8183,59 +9184,60 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>411</Words>
-  <Characters>2810</Characters>
+  <Words>591</Words>
+  <Characters>3806</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>23</Lines>
-  <Paragraphs>6</Paragraphs>
+  <Lines>31</Lines>
+  <Paragraphs>8</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company>Hewlett-Packard Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>3215</CharactersWithSpaces>
+  <CharactersWithSpaces>4389</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <dc:title/>
   <dc:creator>Reviewer</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="GrammarlyDocumentId">
     <vt:lpwstr>758c0ff1-3520-4525-a568-571a3436ac08</vt:lpwstr>
   </property>
 </Properties>
 </file>